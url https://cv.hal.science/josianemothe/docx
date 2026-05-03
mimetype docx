--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josiane Mothe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeMix: Conditional GAN-Based Mixup for Improved Medical Image Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Carlesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eliza Patulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI66578.2025.11339328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing domain-specific named entity recognition via segmentation and pseudo-labeled annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Ibrahima Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chasseray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Athens, Greece. pp.552-559, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Retrieval for Low Resource languages - the Case of Amharic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '25: The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Padua, Italy. pp.3098-3100, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3726302.3730274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Amharic Information Retrieval: A Comparative Analysis of Traditional, Neural, and Transformer-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 8th International Conference on Information and Computer Technologies (ICICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Hawaii-Hilo, France. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICT64582.2025.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriPotential: A Novel Multi-Spectral and Multi-Temporal Remote Sensing Dataset for Agricultural Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Pourtales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (CBMI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PQPP: A Joint Benchmark for Text-to-Image Prompt and Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Valentina Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Computer Vision and Pattern Recognition Conference (CVPR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representations of Entities in Auto-regressive Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th BlackboxNLP Workshop: Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.433-451, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.blackboxnlp-1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPP++ 2025: Query Performance Prediction and its Applications in the Era of Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Aliannejadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LUCCA (Italy), France. pp.319-325, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'Invite pour la Traduction Automatique de Langues Vraiment peu Dotées - Etude Préliminaire du Cas de l'Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-RJCRI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2024.long_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 46th ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2023): Reflections from the Program Co-Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto P Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Poblete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Taipeh, Taiwan, France. pp.1-20, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3642979.3642991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédictibilité de la prédiction de la performance des requêtes? Une approche basée sur les valeurs aberrantes multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19éme COnférence francophone en Recherche d’Information et Applications (CORIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association ARIA, Apr 2024, La Rochelle, France. pp.458--467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métriques de tokenisation et leur corrélation avec les performances de traduction automatique multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs et challence d'extraction d'information few-shot (Atelier Eval LLM 2024) @ TALN 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Duality of Interpretability and Explainability in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Barhrhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aligon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict QPP? An approach based on multivariate outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.458--467, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education and research projects for preparing young researchers for future career in Earth Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide De Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers; GRSS: Geoscience and Remote Sensing Society, Jul 2023, Pasadena, CA, United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Word Embedding Interactions and LETOR Feature Evidences for Supervised QPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchana Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasis Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks Workshop (QPP++ 2023) co-located with 45th ECIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Information Retrieval Models and Query Performance Predictors for Amharic Adhoc Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Knowledge Discovery and Information Retrieval (IC3K 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.98-108, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012224000003598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPP++ 2023: Query-Performance Prediction and Its Evaluation in New Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiana Raiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iQPP: Une Référence pour la Prédiction de Performances des Requêtes d'Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence en Recherche d'Information et Applications (CORIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications (ARIA); Association pour le Traitement Automatique des Langues (ATALA), Jun 2023, Paris, France. pp.214-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iQPP: A Benchmark for Image Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR: Special Interest Group on Information Retrieval, Jul 2023, Taipei, Taiwan. pp.2953-2963, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618.3591901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trad'Europe - From Aquisition to Transmission of Traditional Dances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshri Even-Zohar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.229-232, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Correlation to Evaluate QPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks Workshop (QPP++ 2023) co-located with 45th ECIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Satellite Images of Forests with Keywords from a Specialized Corpus in the Context of Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.14-20, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Semantic Information Retrieval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual, France. pp.22-44, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14602-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Query processing: A Risk Sensitive Approach -Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France. pp.1335-1345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label Classification of Aircraft Heading Changes using Neural Network to Resolve Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, United States. pp.403-411, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010829500003116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Impact of Class Distribution on Deep Learning - The Case of Histological Images and Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Luga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural vs Balanced Distribution in Deep Learning on Whole Slide Images for Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Luga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th ACM/SIGAPP Symposium on Applied Computing (SAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM) - Special Interest Group on Applied Computing (SIGAPP), Mar 2021, Virtual Event, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem, a stemmer for Malagasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Apr 2021, Grenoble (virtuel), France. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2021.court_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologically Annotated Amharic Text Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '21: The 44th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event Canada, France. pp.2349-2355, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404835.3463237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Atmospheric Turbulence for Civil Aircraft: A Data Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Data Mining Workshops (ICDM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Auckland (virtual), New Zealand. pp.1087-1093, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an Optimal Configuration Set for Selective Search Strategy - A Risk-Sensitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM International Conference on Information and Knowledge Management (CIKM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2021, Queensland ( virtual), Australia. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3482422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem un raciniseur pour le malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2AIRTC: The Amharic Adhoc Information Retrieval Test Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evangelos Kanoulas; Theodora Tsikrika; Stefanos Vrochidis; Avi Arampatzis, Sep 2020, Thessaloniki, Greece. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Depression and Anorexia from Social Media: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circle 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Exposure of Documents in Information Retrieval: a Community Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circle 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josiane Mothe; Iván Cantador; Max Chevalier; Massimo Melucci, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METING: A Robust Log Parser Based on Frequent n-Gram Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Beijing, China. pp.84-88, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Aircraft Conflicts: data resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems (ICCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT-PREVISION AT HASOC 2020 : Fine-tuning BERT for Hate Speech and Offensive Content Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Parikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hate Speech and Offensive Content Identification in Indo-European Languages (HASOC@FIRE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hyderabad (virtual), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Oriented Approach for Detecting Cyberaggression in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51328-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggression Identification in Social Media: a Transfer Learning Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trolling, Aggression and Cyberbullying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward and Backward Feature Selection for Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.690-697, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Performance Anomaly Detection with LSTM on Temporal Irregularities in Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '20: The 29th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Ireland, Ireland. pp.1961-1964, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3340531.3412157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Visual Intelligence for Security Information: The PREVISION H2020 Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Demestichas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Insights from a Large Corpus of Scientific Papers on Specialisted Comprehensive Topics - the Case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2020 - 24th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier detection in multivariate functional data based on a geometric aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.383-386, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2020.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Document Representation for Adhoc Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online conference, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TRAC 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trolling, Aggression and Cyberbullying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA),, May 2020, Marseille, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Query Difficulty in IR: Impact of Difficulty Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Knowledge and Systems Engineering (KSE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Da Nang, Vietnam. pp.0, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE.2019.8919433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TwitCID: a Collection of Data Sets for Studies on Information Diffusion on Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.88-100, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Nutritional Label and Word Embedding to Estimate Information Check-Worthiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 42nd International SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.941-944, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3331184.3331298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Set Class Distribution Analysis for Deep Learning Model - Application to Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Variability of System Setting Effectiveness by Data Analytics and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.62-74, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem: A multilanguage rule-free stemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic vs Non-Epistemic Criteria to Assess Wikipedia Articles: Evolution of Young People Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Information Literacy 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oulu, Finland. p. 329-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FABSPACE 2.0 Project For Geodata-Driven Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d consultation meeting of EO Open Science in ESRIN (EO Open Science 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA); European Space Research Institute (ESRIN), Sep 2017, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données FAIR : retour d'expérience de FabSpace 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Autorités de DOnnées (ADO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic keyphrase extraction using graph-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rasolomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th ACM Symposium on Applied Computing (SAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2018, Pau, France. pp.728-730, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Social Media and Contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 17301 (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dagstuhl, Germany. pp.121-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TRAC 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Trolling, Aggression and Cyberbullying, in International @ Conference of Computational Linguistics (TRAC@COLING 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at CheckThat! 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Petitcol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building evaluation datasets for cultural microblog retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3761-3765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Effectiveness Evaluation Without Relevance Judgments: Two Sides of the Same Coin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann-Arbor, MI, United States. pp.1233-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Localisations dans les MicroBlogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatiales et Temporelles @ 18e conférence Extraction et Gestion des Connaissances (GAST@EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des plongements de mots dans les méthodes, supervisées et non supervisées, d'extraction automatique de mots clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rajoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hary Razakasoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Seminaire Veille Strategique Scientifique et Technologique (Seminaire VSST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Analysis of CNN Settings for New Cancer whole-slide Histological Images Segmentation: the Case of Small Training Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mejbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on BioImaging (BIOIMAGING 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.120-128, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007406601200128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: Une innovation pédagogique qui met les géodonnées au coeur des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analytics and GEOmatics (SAGEO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction Focused on Summarized Letor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann-Arbor, MI, United States. pp.1177-1180, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour RI (Journée IRIT-SIG 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IRIT-SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Time Series Dimensionality Reduction for Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Summer School on Statistics for Data Science (S4D 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de publications scientifiques pour une analyse bibliométrique de l'activité de recherche sur la déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Mine : atelier sur la fouille de textes (TM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Cuxac (INIST - CNRS); Vincent Lemaire (Orange Labs), Jan 2018, Paris, France. pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f-Divergence Measures for Evaluation in Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Collaborative Technologies and Data Science in Smart City Applications (CODASSCA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Yerevan, Armenia. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Depressive Users in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolong He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique en Recherche d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire Veille Stratégique Scientifique et Technologique - VSST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association VSST, 31520 Ramonville Saint Agne (France), Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'apprentissage pour extraire les localisations dans les MicroBlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: Universities Fostering Open Innovation Enabled by Earth Observation and Geo-spatial Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Maranesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bayzidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University-Industry Interaction Conference (UIIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, London, United Kingdom. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenedo.2557661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données d'Observation de la Terre pour la Détection des Changements de Couverture du Sol : Cas de la Détection de la Déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée variété des données SHS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing Information Retrieval System Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Abdulghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Alnajar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Ryzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conference francophone en Recherche d'Information et Applications (CORIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper21short⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the diffusion of brand's stories in social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction Focused on Summarized Letor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR conference on research and development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ann Arbor MI, United States. pp.1177-1180, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at e-Risk 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection: comparison of state of the art algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computer Science and Information Technologies CSIT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Yerevan, Armenia. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage collaboratif sensible au contexte - Une approche basée sur LDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambinintsoa Jocelyn Rakotonirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Congrés INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France. pp. 113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at e-Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdou Malam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arziki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nezar Bellazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assafa El Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the CLEF Association (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une base de données graphe pour l'analyse des logs de requêtes en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagun Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Conference francophone en Recherche d'Information et Applications (CORIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp. 43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpaces at ImageCLEF 2017 - Population Estimation (Remote) Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Bargiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bialczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: The Open-Innovation Network for Geodata-driven Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, Texas, United States. pp.353-356, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8126969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metric for Sentence Ordering Assessment Based on Topic-Comment Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Firsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp. 1061-1064, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3077136.3080720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil utilisateur dans les réseaux sociaux : État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI 2017) in CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp. 395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Content Analysis task Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Lab Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ImageCLEF 2017: Information Extraction from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 315-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Based Query Difficulty Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Colloquium on Information Retrieval (ECIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aberdeen, Scotland, United Kingdom. pp. 343-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0 une plateforme pour l'aide à la gestion d'images d'observation de la terre et des océans en classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géomatique, Enseignement &amp; Apprentissage à Toulouse (GET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France. pp. 55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT & MISA at Image CLEF 2017 - Multi label classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomena Ny Hoavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Ignace Randrianarivony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: A Platform for Application and Service Development based on Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Marantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Paraskevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Siozios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Modern Circuits and Systems Technologies (MOCAST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Thessaloniki, Greece. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Best System Parameter Configuration: the (Per Parameter Learning) PPL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Washha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp. 1308-1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment exploiter les données de santé ? Problématiques et enjeux (Demi-Journée FHU HoPeS 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-Journée FHU Handicaps cOgnitifs, Psychiques et Sensoriels - HoPeS et Traumatismes Crâniens : quels projets ? (HoPeS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ImageCLEF 2017 Population Estimation (Remote) Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bayzidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficult queries: data analytics, machine learning and users studies (Conférence invitée, University of Lugano, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università della Svizzera italiana, Nov 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Locations in Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINCLing 2017 : 18th International Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do frequent media words worsen query expansion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Digital Humanities: Resources, Methods, and Research ; a part of the Perm Natural Science forum (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Perm, Russia. pp. 100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT-QFR: IRIT Query Feature Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection de signaux faibles à partir de corpus de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études transdisciplinaire 2017 - Les nouvelles figures de la radicalisation : contextes, parcours et subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News Dissemination on Twitter and Conventional News Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shraddha Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Jadhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Enterprise Information Systems (ICEIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp. 43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2016 Cultural Micro-blog Contextualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do you Think this Query is Difficult? A User Study on Human Query Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International ACM SIGIR conference on research and development in Information Retrieval (SIGIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pise, Italy. pp.1073-1076, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911451.2914696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Knowledge Base using Microblogs: the Case of Cultural MicroBlog Contextualization Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation forum (CLEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp. 1226-1237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural micro-blog Contextualization 2016 Workshop Overview: data and pilot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tags and Information Recollection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Naples, Italy. pp.373-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion by Local Context Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 235-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyBestQuery : un jeu sérieux pour apprendre des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 735-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a knowledge base using MicroBlogs: the case of festivals and location-based events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (CORIA - RJCRI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADORES: A Diversity-oriented Online Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual ACM Symposium on Applied Computing (SAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pise, Italy. pp.1075-1076, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851613.2851921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweet Data Mining: the Cultural Microblog Contextualization Data Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Rkha Chaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Scohy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation forum (CLEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp. 1246-1259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Rank System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Information and Knowledge Management (CIKM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Indianapolis, United States. pp. 2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique de termes-clés : Comparaison de méthodes non supervisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications - Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Re-ranking Based on Topic-Comment Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Research Challenge in Information Science (RCIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyBestQuery - A serious game to collect manual query reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque Veille Stratégique Scientifique et Technologique (VSST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Morocco. pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des paramètres de recherche d'information: Etude de l'influence des paramètres sur les résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Moulinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp. 11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de bandit pour les systèmes de recommandation : le cas de multiples recommandations simultanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp. 73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-play bandit algorithm applied to recommender systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Florida Artificial Intelligence Research Society (FLAIRS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hollywood, United States. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédiction efficace de la difficulté des requêtes : une tâche impossible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.189-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de recommandations : algorithmes de bandits et évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47emes Journees de Statistique de la SFdS (JDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query expansion in information retrieval : What can we learn from a deep analysis of queries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics - Dialogue 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia. pp. 162-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based model to optimize cluster visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science (IEEE RCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique basée sur un modèle d'énergie pour la représentation d'un graphe de citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème journée d'étude Réseaux Sociaux à Toulouse (ReSTo 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Amblard (IRIT); J. Crespo (LEREPS); A. de Federico (LISST-Cers); F. Hautefeuille (TRACES); B. Jouve (FRAMESPA / IMT); R. Levy (LEREPS); M. Maisonobe (LISST-Cieu), May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at INEX 2014 : Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2014 - Conference on Multilingual and Multimodal Information Access Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche dans le domaine de l'exploitation des données et des documents (Journée Maintenance Prévisionnelle, IUT de Figeac, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Maintenance Prévisionnelle 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion sélective de requêtes par apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association francophone de Recherche d’Information et Applications; GRCE : Groupement de Recherche en Communication Ecrite, Mar 2014, Nancy, France. pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval & Information mining ... and Big data (ASD 2014, Hammamet, Tunisie, 29/05/14-31/05/14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cyberpatterns: From Big Data to Reusable Knowledge, in conjunction with IEEE SOSE 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cyberpatterns, in conjunction with IEEE SOSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Information Retrieval Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juli Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Spanish Conference on Information Retrieval (CERI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruna, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparateurs à Vaste Marge pondérés en norme l2 pour la sélection de variables en apprentissage d’ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Choose : automatic Selection of the Information Retrieval Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruña, Spain. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser Neo4j pour sa BI : Analyses Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagun Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup du groupe "Graph Database Toulouse" 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe "Graph Database Toulouse", Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Clicks Model for Web Search of Multi-clickable Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de recommandations : application à une plateforme de blogs et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Candillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Switzerland. pp. 269-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at INEX 2013 : Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX), part of : Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Description Language for Medical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Ubiquitous, and Intelligent Computing (MUSIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gwangju, South Korea. pp. 421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Patents for Prior Art Candidate Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Sadala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Information Mining and Management (IMMM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la pertinence dans les moteurs de recherche géoréférencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Candillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'accessibilité des non voyants aux partitions musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unités d'indexation et taille des requêtes pour la recherche d'information en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Perros-Guirec, France. pp.225-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of Users' Queries: towards an adaptive Information Retrieval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shangai, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic features to predict query difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on research and Development in Information Retrieval, SIGIR, Predicting query difficulty - methods and applications workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Salvador de Bahia, Brazil. pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge discovery in bibliographic collections using concept hierarchies and visualization tools. Application to the astronomy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Hans Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Waikoloa, United States. pp.246, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.460579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Limitations of Query Performance Prediction: Failures, Insights, and Implications for Selective Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3774427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Early Identification of Atmospheric Turbulence Using Flight Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.359-370. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of CNN Applications in Smart Agriculture Using Multimodal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.472. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25020472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of CNN Applications in Smart Agriculture Using Multimodal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.472. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25020472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images and CNN applications in smart agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (1), pp.2352386. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2024.2352386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Future of Endangered and Low-Resource Languages---Our Role in the Age of LLMs: A Keynote at ECIR 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (1), pp.1--13. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687273.3687280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching satellite image annotations of forests with keyphrases from a specialized corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 p. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-20015-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Amharic information retrieval resources and corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, p. 1157-1185. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-024-09719-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Text Representation for Amharic Information Retrieval and Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3: Special Issue "Novel Methods and Applications in Natural Language Processing"), pp.1-23, article 195. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14030195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 1st Workshop on Query Performance Prediction and Its Evaluation in New Tasks (QPP++ 2023) at ECIR 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiana Raiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3636341.3636356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven discovery of systems of ordinary differential equations using nonconvex multitask learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112 (5: Special Issue of the ECML PKDD 2022 Journal Track), pp.1523-1549. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-023-06315-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Query Processing: A Risk-Sensitive Selection of Search Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3608474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InnEO’Space PhD: Preparing Young Researchers for a successful career on Earth Observation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1226 (1), pp.012084. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1226/1/012084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatry on Twitter: Content Analysis of the Use of Psychiatric Terms in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delanys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.e18539. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/18539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics Methods to Understand Information Retrieval Effectiveness—A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2135. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10122135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853873v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Suitable Class Distribution for Building Histological Images Data Sets Used in Deep Model Training - the Case of Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Suitable Class Distribution for Building Histological Images Datasets Used in Deep Model Training—The Case of Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (5), pp.1326--1349. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-022-00618-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments and Tools to Identify Radical Textual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenter Okon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schweer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonsas Juršėnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Predictive Analytics and Illicit Activities, 13 (4), pp.193. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13040193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Adhoc Information Retrieval System Based on Morphological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1294. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12031294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of brand stories spreading on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.559-591. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-021-00450-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies basée sur la forme dans les données fonctionnelles multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, RNTI-B-17, p. 29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020: : the first joint conference of the information retrieval communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Cantador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Melucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3483382.3483394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des termes clés en recherche d’information - le cas du challenge TREC COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, RNTI-B-17, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Annotation of Change Detection Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.1110. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21041110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem : Une méthode de racinisation indépendante de la langue et sans règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based Outlier Detection in Multivariate Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2020.105960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Insights from a Large Corpus of Scientific Papers on Specialisted Comprehensive Topics -the Case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IRIT, 176, pp.2287-2296. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.09.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Information-Theoretical Distance Measure for Evaluating Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (8), pp.887-903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic vs Non-epistemic Criteria to Assess Wikipedia Articles: Evolution of Young People Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communications in Computer and Information Science, 989, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13472-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de Données d'Observation de la Terre pour la Détection des Changements dans les Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information, document et web sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on evaluation of summarization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (5), pp.1794-1814. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Adaptively Rank Document Retrieval System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Information Diffusion on Twitter - Analysis of predictive features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.257-264. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Predict Locations in Tweets? A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trust in Wikipedia evolves: a survey of students aged 11 to 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location extraction from tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Nutritional Label for Online Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Giachanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Grefenstette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hanselowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.46-66. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3190580.3190588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure thème-rhème pour l'ordonnancement de documents en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Document numérique 2017, 20 (1), pp.39-66. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.2017.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEX Tweet Contextualization Task: Evaluation, Results and Lesson Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.801-819. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on ECIR 2016: 38th European Conference on Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francine Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 50 (n° 1), pp. 12-27. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964797.2964801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Relevance Model for Query Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Nikitina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Autocorrelation Features: A translation and rotation invariant approach for image classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Lavinia Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-016-9532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">РасшиРение запРоса в инфоРмационном поиске: что мы можем узнать из глубинного анализа запРоса?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications, CORIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandit algorithms for the multiple-play recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2-3), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.18.2-3.59-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Choose the Best System Configuration in Information Retrieval: the case of repeated queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 21 (n° 13), pp. 1726-1745. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-021-13-1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis to Establish the Importance of Information Retrieval Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 21 (n° 13), pp. 1767-1789. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-021-13-1767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2015: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2888422.2888428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables en apprentissage d'ordonnancement : évaluation des SVM pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.97-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, le cas des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.9-48. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.19.3.9-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir la meilleure configuration d'un système de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (2), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.2.125-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word sense discrimination in information retrieval: a spectral clustering-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 51 (n° 2), pp. 16-31. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la qualité des systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ingénierie des Systèmes d’Information, 18 (3), pp.11-38. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.3.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Regularizations for Feature Selection in Ranking With Sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25 (n° 6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2286696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many performance measures to evaluate Information Retrieval Systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lafage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Online First™, 12 April 2011. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-011-0391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des critères d'évaluation des systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kompaoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (3), pp.289-308. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.29.289-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMML: Braille Music Markup Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelin Ralalason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Asensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture distribuée d'un entrepôt pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawell Iles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00402496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information : analyse de différents systèmes réalisant la même tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (1), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased PromptORE: Enhancing Relation Extraction in Gendered Languages and Complex Texts The Case of Spanish Documents from the 16th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor López Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. 15572, Springer Nature Switzerland, pp.262-275, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88708-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 45th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3366, ceur-ws.org, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGIR '23: Proceedings of the 46th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Hsi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Wei-Jou Duh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen-Hsen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto P. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery, pp.1--3497, 2023, Conference IR: Research and Development in Information Retrieval, 978-1450394086. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56 (2), pp.1-10, 2022, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3582900.3582913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - Information Retrieval Communities in Europe 2022: Proceedings of the 2nd Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3178, CEUR-WS.org, 2022, CEUR Workshop Proceedings, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - The Second Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - The Second Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3178, CEUR Workshop .org, 2022, CEUR Workshop Proceedings, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Machine Learning for Trend and Weak Signal Detection in Social Networks and Social Media 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEUR-WS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for Trend and Weak Signal Detection in Social Networks and Social Media 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France. 2606, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of CIRCLE 2020 - Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Cantador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Melucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2621, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la COnférence en Recherche d'Informations et Applications - CORIA 2018, Rennes, France, 16/05/2018 - 18/05/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d'Information et Applications, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11018, Springer Cham, 2018, Lecture Notes in Computer Science, 978-3-319-98932-7. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Information, Information Retrieval, and Data Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Computer on Science and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex CIMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval: 38th European Conference on IR Research (ECIR 2016) proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francine Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferro, Nicola; Crestani, Fabio; Moens, Marie-Francine; Mothe, Josiane; Silvestri, Fabrizio; Di Nunzio, Giorgio Maria; Hauff, Claudia; Silvello, Gianmaria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9626, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Information Systems and Applications, incl. Internet/Web, and HCI, 978-3-319-30671-1. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction : 6th International Conference of the CLEF Association, CLEF'15, Toulouse, France, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, J.; Pinel-Sauvagnat, Karen; Jones, G.; SanJuan, E.; Cappellato, L.; Wolf, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the CLEF Association (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 pp., 2015, Lecture Notes in Computer Science (LNCS), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Conflict Resolution Using Convolutional Neural Network on Trajectory Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajith Abraham; Niketa Gandhi; Thomas Hanne; Tzung-Pei Hong; Tatiane Nogueira Rios; Weiping Ding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Design and Applications. 21st International Conference on Intelligent Systems Design and Applications (ISDA 2021) Held During December 13–15, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 418, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.806-815, 2022, Lecture Notes in Networks and Systems, 978-3-030-96307-1. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96308-8_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of machine learning models for early depression detection from users’ posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Detection of Mental Health Disorders by Social Media Monitoring: The First Five Years of the eRisk Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1018, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-139, 2022, Studies in Computational Intelligence book series (SCI), 978-3-031-04430-4. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04431-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprennent les jeunes usagers à propos de Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Louise Merzeau; Valérie Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.149-161, 2015, 9782840162056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01360441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual clustering for data analysis and graphical user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hennig; Marina Meila; Fionn Murtagh; Roberto Rocci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cluster Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section VI : Cluster Validation and Further General Issues (chapter 30), </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman &amp; Hall, CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.679--702, 2015, 978-0429185472. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexionist and genetic approaches to achieve IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing in Information Retrieval Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag; Physica-Verlag HD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-198, 2000, Studies in Fuzziness and Soft Computing, 978-3-7908-2473-5. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1849-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving aircraft conflicts: data resources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems (ICCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic deforestation detection with deep learning: the case of Masoala National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Advanced Training Course on Land Remote Sensing - ESALTC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leicester, United Kingdom. , 521, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de publications scientifiques pour une analyse bibliométrique de l'activité de recherche sur la déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Grau (LIMSI-CNRS); Haïfa Zargayouna (LIPN, UMR CNRS, Université Paris 13). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre entre chercheurs en Intelligence Artificielle (IA) et en Recherche d’Information (RI) (Journée commune AFIA - ARIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0 - poster Innovation IT Day, 9 juin 2016, Labège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation IT day 9juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse Labège, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Lesteven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Preite Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Ricketts; Christina Birdie; and Eva Isaksson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library and Information Services in Astronomy V: Common Challenges, Uncommon Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Massachusetts, United States. 377, pp.193, 2007, Proceedings of the LISA V conference held 18-21 June 2006 in Cambridge, Massachusetts, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF ET PROCÉDÉ DE RÉCUPÉRATION D'INFORMATIONS UTILISANT UN ENSEMBLE DE CONFIGURATIONS DE RECHERCHE PRÉSÉLECTIONNÉES À L'AIDE DE FONCTIONS D'EFFICACITÉ ET DE RISQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3771996. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Machine Learning - FabSpace bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: the open-innovation network for geodata-driven innovation – by leveraging Space data in Universities 2.0 across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deforestation detection on satellite imagery with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme et bilan du Workshop &amp;quot;Medical Information, Information Retrieval, and Data Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel apport des données spatiales et de l'information géographique pour les services numériques de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de l’IGN, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétralogie, Meet-up Néo4j, Blagnac, 24 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'Université de Perm le 28 septembre 2016 - From Information Retrieval to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sémantique et liaison des données bibliographiques (ISS 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de recommandation et algorithmes de bandits: Notebook Ipython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier / Hermès Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19 (3/Mai-Juin 2014), 2014, Ingénierie des systèmes d'information RSTI série ISI, 978-2746246737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval: 31th European Conference on IR Research, ECIR 2009, Toulouse, France, April 6-9, 2009, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5478, pp.1--820, 2009, Lecture Notes in Computer Science (LNCS), 978-3-642-00957-0. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodonnées et SIG éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Mothe; Sylvain Genevois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (5 / septembre-octobre 2017), 2017, 978-2746248403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 6th International Conference of the CLEF Association, CLEF'15, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, Jaap; Pinel-Sauvagnat, Karen; Jones, Gareth J.F.; San Juan, Eric; Cappellato, Linda; Ferro, Nicola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, 2015, Information Systems and Applications, incl. Internet/Web, and HCI book sub series (LNISA), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of information retrieval systems (Rapport de recherche IRIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoTextes (Ontologies et Textes) - Bilan du projet de recherche financé au titre du BQR 2007/AO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId629"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josiane Mothe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeMix: Conditional GAN-Based Mixup for Improved Medical Image Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Carlesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eliza Patulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI66578.2025.11339328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PQPP: A Joint Benchmark for Text-to-Image Prompt and Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Valentina Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Computer Vision and Pattern Recognition Conference (CVPR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriPotential: A Novel Multi-Spectral and Multi-Temporal Remote Sensing Dataset for Agricultural Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Pourtales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (CBMI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Amharic Information Retrieval: A Comparative Analysis of Traditional, Neural, and Transformer-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 8th International Conference on Information and Computer Technologies (ICICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Hawaii-Hilo, France. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICT64582.2025.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing domain-specific named entity recognition via segmentation and pseudo-labeled annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Ibrahima Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chasseray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Athens, Greece. pp.552-559, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Retrieval for Low Resource languages - the Case of Amharic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '25: The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Padua, Italy. pp.3098-3100, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3726302.3730274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representations of Entities in Auto-regressive Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th BlackboxNLP Workshop: Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.433-451, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.blackboxnlp-1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPP++ 2025: Query Performance Prediction and its Applications in the Era of Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Aliannejadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LUCCA (Italy), France. pp.319-325, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédictibilité de la prédiction de la performance des requêtes? Une approche basée sur les valeurs aberrantes multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19éme COnférence francophone en Recherche d’Information et Applications (CORIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association ARIA, Apr 2024, La Rochelle, France. pp.458--467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'Invite pour la Traduction Automatique de Langues Vraiment peu Dotées - Etude Préliminaire du Cas de l'Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-RJCRI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2024.long_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 46th ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2023): Reflections from the Program Co-Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto P Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Poblete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Taipeh, Taiwan, France. pp.1-20, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3642979.3642991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métriques de tokenisation et leur corrélation avec les performances de traduction automatique multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs et challence d'extraction d'information few-shot (Atelier Eval LLM 2024) @ TALN 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Duality of Interpretability and Explainability in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Barhrhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aligon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict QPP? An approach based on multivariate outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.458--467, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Word Embedding Interactions and LETOR Feature Evidences for Supervised QPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchana Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasis Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks Workshop (QPP++ 2023) co-located with 45th ECIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education and research projects for preparing young researchers for future career in Earth Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide De Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers; GRSS: Geoscience and Remote Sensing Society, Jul 2023, Pasadena, CA, United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iQPP: Une Référence pour la Prédiction de Performances des Requêtes d'Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence en Recherche d'Information et Applications (CORIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications (ARIA); Association pour le Traitement Automatique des Langues (ATALA), Jun 2023, Paris, France. pp.214-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Information Retrieval Models and Query Performance Predictors for Amharic Adhoc Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Knowledge Discovery and Information Retrieval (IC3K 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.98-108, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012224000003598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPP++ 2023: Query-Performance Prediction and Its Evaluation in New Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiana Raiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iQPP: A Benchmark for Image Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR: Special Interest Group on Information Retrieval, Jul 2023, Taipei, Taiwan. pp.2953-2963, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618.3591901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Correlation to Evaluate QPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks Workshop (QPP++ 2023) co-located with 45th ECIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trad'Europe - From Aquisition to Transmission of Traditional Dances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshri Even-Zohar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.229-232, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Satellite Images of Forests with Keywords from a Specialized Corpus in the Context of Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.14-20, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Semantic Information Retrieval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual, France. pp.22-44, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14602-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Query processing: A Risk Sensitive Approach -Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France. pp.1335-1345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label Classification of Aircraft Heading Changes using Neural Network to Resolve Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, United States. pp.403-411, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010829500003116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Impact of Class Distribution on Deep Learning - The Case of Histological Images and Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Luga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural vs Balanced Distribution in Deep Learning on Whole Slide Images for Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Luga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th ACM/SIGAPP Symposium on Applied Computing (SAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM) - Special Interest Group on Applied Computing (SIGAPP), Mar 2021, Virtual Event, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem, a stemmer for Malagasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Apr 2021, Grenoble (virtuel), France. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2021.court_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologically Annotated Amharic Text Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '21: The 44th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event Canada, France. pp.2349-2355, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404835.3463237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Atmospheric Turbulence for Civil Aircraft: A Data Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Data Mining Workshops (ICDM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Auckland (virtual), New Zealand. pp.1087-1093, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an Optimal Configuration Set for Selective Search Strategy - A Risk-Sensitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM International Conference on Information and Knowledge Management (CIKM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2021, Queensland ( virtual), Australia. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3482422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem un raciniseur pour le malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Oriented Approach for Detecting Cyberaggression in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51328-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2AIRTC: The Amharic Adhoc Information Retrieval Test Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evangelos Kanoulas; Theodora Tsikrika; Stefanos Vrochidis; Avi Arampatzis, Sep 2020, Thessaloniki, Greece. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Depression and Anorexia from Social Media: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circle 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METING: A Robust Log Parser Based on Frequent n-Gram Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Beijing, China. pp.84-88, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Aircraft Conflicts: data resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems (ICCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Exposure of Documents in Information Retrieval: a Community Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circle 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josiane Mothe; Iván Cantador; Max Chevalier; Massimo Melucci, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT-PREVISION AT HASOC 2020 : Fine-tuning BERT for Hate Speech and Offensive Content Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Parikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hate Speech and Offensive Content Identification in Indo-European Languages (HASOC@FIRE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hyderabad (virtual), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward and Backward Feature Selection for Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.690-697, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggression Identification in Social Media: a Transfer Learning Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trolling, Aggression and Cyberbullying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Insights from a Large Corpus of Scientific Papers on Specialisted Comprehensive Topics - the Case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2020 - 24th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Visual Intelligence for Security Information: The PREVISION H2020 Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Demestichas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier detection in multivariate functional data based on a geometric aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.383-386, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2020.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Performance Anomaly Detection with LSTM on Temporal Irregularities in Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '20: The 29th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Ireland, Ireland. pp.1961-1964, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3340531.3412157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Document Representation for Adhoc Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online conference, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TRAC 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trolling, Aggression and Cyberbullying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA),, May 2020, Marseille, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem: A multilanguage rule-free stemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Query Difficulty in IR: Impact of Difficulty Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Knowledge and Systems Engineering (KSE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Da Nang, Vietnam. pp.0, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE.2019.8919433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TwitCID: a Collection of Data Sets for Studies on Information Diffusion on Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.88-100, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Nutritional Label and Word Embedding to Estimate Information Check-Worthiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 42nd International SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.941-944, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3331184.3331298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Variability of System Setting Effectiveness by Data Analytics and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.62-74, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Set Class Distribution Analysis for Deep Learning Model - Application to Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic vs Non-Epistemic Criteria to Assess Wikipedia Articles: Evolution of Young People Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Information Literacy 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oulu, Finland. p. 329-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FABSPACE 2.0 Project For Geodata-Driven Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d consultation meeting of EO Open Science in ESRIN (EO Open Science 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA); European Space Research Institute (ESRIN), Sep 2017, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données FAIR : retour d'expérience de FabSpace 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Autorités de DOnnées (ADO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Time Series Dimensionality Reduction for Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Summer School on Statistics for Data Science (S4D 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de publications scientifiques pour une analyse bibliométrique de l'activité de recherche sur la déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Mine : atelier sur la fouille de textes (TM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Cuxac (INIST - CNRS); Vincent Lemaire (Orange Labs), Jan 2018, Paris, France. pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic keyphrase extraction using graph-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rasolomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th ACM Symposium on Applied Computing (SAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2018, Pau, France. pp.728-730, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Social Media and Contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 17301 (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dagstuhl, Germany. pp.121-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TRAC 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Trolling, Aggression and Cyberbullying, in International @ Conference of Computational Linguistics (TRAC@COLING 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at CheckThat! 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Petitcol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building evaluation datasets for cultural microblog retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3761-3765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Effectiveness Evaluation Without Relevance Judgments: Two Sides of the Same Coin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann-Arbor, MI, United States. pp.1233-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Analysis of CNN Settings for New Cancer whole-slide Histological Images Segmentation: the Case of Small Training Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mejbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on BioImaging (BIOIMAGING 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.120-128, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007406601200128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: Une innovation pédagogique qui met les géodonnées au coeur des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analytics and GEOmatics (SAGEO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction Focused on Summarized Letor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann-Arbor, MI, United States. pp.1177-1180, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour RI (Journée IRIT-SIG 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IRIT-SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Localisations dans les MicroBlogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatiales et Temporelles @ 18e conférence Extraction et Gestion des Connaissances (GAST@EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des plongements de mots dans les méthodes, supervisées et non supervisées, d'extraction automatique de mots clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rajoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hary Razakasoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Seminaire Veille Strategique Scientifique et Technologique (Seminaire VSST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f-Divergence Measures for Evaluation in Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Collaborative Technologies and Data Science in Smart City Applications (CODASSCA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Yerevan, Armenia. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique en Recherche d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire Veille Stratégique Scientifique et Technologique - VSST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association VSST, 31520 Ramonville Saint Agne (France), Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'apprentissage pour extraire les localisations dans les MicroBlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Depressive Users in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolong He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing Information Retrieval System Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Abdulghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Alnajar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Ryzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conference francophone en Recherche d'Information et Applications (CORIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper21short⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the diffusion of brand's stories in social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: Universities Fostering Open Innovation Enabled by Earth Observation and Geo-spatial Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Maranesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bayzidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University-Industry Interaction Conference (UIIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, London, United Kingdom. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenedo.2557661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données d'Observation de la Terre pour la Détection des Changements de Couverture du Sol : Cas de la Détection de la Déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée variété des données SHS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction Focused on Summarized Letor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR conference on research and development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ann Arbor MI, United States. pp.1177-1180, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at e-Risk 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0 une plateforme pour l'aide à la gestion d'images d'observation de la terre et des océans en classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géomatique, Enseignement &amp; Apprentissage à Toulouse (GET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France. pp. 55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT & MISA at Image CLEF 2017 - Multi label classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomena Ny Hoavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Ignace Randrianarivony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: A Platform for Application and Service Development based on Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Marantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Paraskevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Siozios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Modern Circuits and Systems Technologies (MOCAST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Thessaloniki, Greece. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Best System Parameter Configuration: the (Per Parameter Learning) PPL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Washha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp. 1308-1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection: comparison of state of the art algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computer Science and Information Technologies CSIT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Yerevan, Armenia. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at e-Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdou Malam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arziki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nezar Bellazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assafa El Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the CLEF Association (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage collaboratif sensible au contexte - Une approche basée sur LDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambinintsoa Jocelyn Rakotonirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Congrés INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France. pp. 113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil utilisateur dans les réseaux sociaux : État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI 2017) in CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp. 395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Content Analysis task Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Lab Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ImageCLEF 2017: Information Extraction from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 315-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Based Query Difficulty Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Colloquium on Information Retrieval (ECIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aberdeen, Scotland, United Kingdom. pp. 343-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metric for Sentence Ordering Assessment Based on Topic-Comment Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Firsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp. 1061-1064, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3077136.3080720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpaces at ImageCLEF 2017 - Population Estimation (Remote) Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Bargiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bialczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: The Open-Innovation Network for Geodata-driven Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, Texas, United States. pp.353-356, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8126969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une base de données graphe pour l'analyse des logs de requêtes en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagun Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Conference francophone en Recherche d'Information et Applications (CORIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp. 43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment exploiter les données de santé ? Problématiques et enjeux (Demi-Journée FHU HoPeS 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-Journée FHU Handicaps cOgnitifs, Psychiques et Sensoriels - HoPeS et Traumatismes Crâniens : quels projets ? (HoPeS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ImageCLEF 2017 Population Estimation (Remote) Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bayzidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficult queries: data analytics, machine learning and users studies (Conférence invitée, University of Lugano, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università della Svizzera italiana, Nov 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Locations in Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINCLing 2017 : 18th International Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News Dissemination on Twitter and Conventional News Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shraddha Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Jadhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Enterprise Information Systems (ICEIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp. 43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do frequent media words worsen query expansion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Digital Humanities: Resources, Methods, and Research ; a part of the Perm Natural Science forum (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Perm, Russia. pp. 100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT-QFR: IRIT Query Feature Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection de signaux faibles à partir de corpus de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études transdisciplinaire 2017 - Les nouvelles figures de la radicalisation : contextes, parcours et subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyBestQuery : un jeu sérieux pour apprendre des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 735-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2016 Cultural Micro-blog Contextualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do you Think this Query is Difficult? A User Study on Human Query Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International ACM SIGIR conference on research and development in Information Retrieval (SIGIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pise, Italy. pp.1073-1076, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911451.2914696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Knowledge Base using Microblogs: the Case of Cultural MicroBlog Contextualization Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation forum (CLEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp. 1226-1237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tags and Information Recollection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Naples, Italy. pp.373-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion by Local Context Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 235-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural micro-blog Contextualization 2016 Workshop Overview: data and pilot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a knowledge base using MicroBlogs: the case of festivals and location-based events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (CORIA - RJCRI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Rank System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Information and Knowledge Management (CIKM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Indianapolis, United States. pp. 2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique de termes-clés : Comparaison de méthodes non supervisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications - Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADORES: A Diversity-oriented Online Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual ACM Symposium on Applied Computing (SAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pise, Italy. pp.1075-1076, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851613.2851921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweet Data Mining: the Cultural Microblog Contextualization Data Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Rkha Chaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Scohy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation forum (CLEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp. 1246-1259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyBestQuery - A serious game to collect manual query reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque Veille Stratégique Scientifique et Technologique (VSST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Morocco. pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Re-ranking Based on Topic-Comment Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Research Challenge in Information Science (RCIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-play bandit algorithm applied to recommender systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Florida Artificial Intelligence Research Society (FLAIRS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hollywood, United States. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédiction efficace de la difficulté des requêtes : une tâche impossible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.189-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de recommandations : algorithmes de bandits et évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47emes Journees de Statistique de la SFdS (JDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de bandit pour les systèmes de recommandation : le cas de multiples recommandations simultanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp. 73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des paramètres de recherche d'information: Etude de l'influence des paramètres sur les résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Moulinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp. 11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at INEX 2014 : Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2014 - Conference on Multilingual and Multimodal Information Access Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche dans le domaine de l'exploitation des données et des documents (Journée Maintenance Prévisionnelle, IUT de Figeac, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Maintenance Prévisionnelle 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion sélective de requêtes par apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association francophone de Recherche d’Information et Applications; GRCE : Groupement de Recherche en Communication Ecrite, Mar 2014, Nancy, France. pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval & Information mining ... and Big data (ASD 2014, Hammamet, Tunisie, 29/05/14-31/05/14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query expansion in information retrieval : What can we learn from a deep analysis of queries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics - Dialogue 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia. pp. 162-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based model to optimize cluster visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science (IEEE RCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique basée sur un modèle d'énergie pour la représentation d'un graphe de citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème journée d'étude Réseaux Sociaux à Toulouse (ReSTo 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Amblard (IRIT); J. Crespo (LEREPS); A. de Federico (LISST-Cers); F. Hautefeuille (TRACES); B. Jouve (FRAMESPA / IMT); R. Levy (LEREPS); M. Maisonobe (LISST-Cieu), May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cyberpatterns: From Big Data to Reusable Knowledge, in conjunction with IEEE SOSE 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cyberpatterns, in conjunction with IEEE SOSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparateurs à Vaste Marge pondérés en norme l2 pour la sélection de variables en apprentissage d’ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Information Retrieval Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juli Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Spanish Conference on Information Retrieval (CERI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruna, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Choose : automatic Selection of the Information Retrieval Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruña, Spain. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser Neo4j pour sa BI : Analyses Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagun Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup du groupe "Graph Database Toulouse" 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe "Graph Database Toulouse", Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Description Language for Medical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Ubiquitous, and Intelligent Computing (MUSIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gwangju, South Korea. pp. 421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Clicks Model for Web Search of Multi-clickable Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de recommandations : application à une plateforme de blogs et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Candillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Switzerland. pp. 269-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at INEX 2013 : Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX), part of : Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Patents for Prior Art Candidate Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Sadala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Information Mining and Management (IMMM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la pertinence dans les moteurs de recherche géoréférencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Candillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'accessibilité des non voyants aux partitions musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unités d'indexation et taille des requêtes pour la recherche d'information en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Perros-Guirec, France. pp.225-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of Users' Queries: towards an adaptive Information Retrieval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shangai, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic features to predict query difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on research and Development in Information Retrieval, SIGIR, Predicting query difficulty - methods and applications workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Salvador de Bahia, Brazil. pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge discovery in bibliographic collections using concept hierarchies and visualization tools. Application to the astronomy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Hans Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Waikoloa, United States. pp.246, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.460579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased PromptORE: Enhancing Relation Extraction in Gendered Languages and Complex Texts The Case of Spanish Documents from the 16th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor López Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. 15572, Springer Nature Switzerland, pp.262-275, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88708-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 45th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3366, ceur-ws.org, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGIR '23: Proceedings of the 46th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Hsi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Wei-Jou Duh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen-Hsen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto P. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery, pp.1--3497, 2023, Conference IR: Research and Development in Information Retrieval, 978-1450394086. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56 (2), pp.1-10, 2022, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3582900.3582913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - Information Retrieval Communities in Europe 2022: Proceedings of the 2nd Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3178, CEUR-WS.org, 2022, CEUR Workshop Proceedings, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - The Second Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - The Second Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3178, CEUR Workshop .org, 2022, CEUR Workshop Proceedings, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Machine Learning for Trend and Weak Signal Detection in Social Networks and Social Media 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEUR-WS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for Trend and Weak Signal Detection in Social Networks and Social Media 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France. 2606, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of CIRCLE 2020 - Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Cantador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Melucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2621, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la COnférence en Recherche d'Informations et Applications - CORIA 2018, Rennes, France, 16/05/2018 - 18/05/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d'Information et Applications, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11018, Springer Cham, 2018, Lecture Notes in Computer Science, 978-3-319-98932-7. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Information, Information Retrieval, and Data Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Computer on Science and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex CIMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval: 38th European Conference on IR Research (ECIR 2016) proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francine Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferro, Nicola; Crestani, Fabio; Moens, Marie-Francine; Mothe, Josiane; Silvestri, Fabrizio; Di Nunzio, Giorgio Maria; Hauff, Claudia; Silvello, Gianmaria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9626, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Information Systems and Applications, incl. Internet/Web, and HCI, 978-3-319-30671-1. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction : 6th International Conference of the CLEF Association, CLEF'15, Toulouse, France, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, J.; Pinel-Sauvagnat, Karen; Jones, G.; SanJuan, E.; Cappellato, L.; Wolf, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the CLEF Association (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 pp., 2015, Lecture Notes in Computer Science (LNCS), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Limitations of Query Performance Prediction: Failures, Insights, and Implications for Selective Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3774427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of CNN Applications in Smart Agriculture Using Multimodal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.472. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25020472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of CNN Applications in Smart Agriculture Using Multimodal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.472. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25020472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Early Identification of Atmospheric Turbulence Using Flight Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.359-370. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images and CNN applications in smart agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (1), pp.2352386. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2024.2352386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Future of Endangered and Low-Resource Languages---Our Role in the Age of LLMs: A Keynote at ECIR 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (1), pp.1--13. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687273.3687280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching satellite image annotations of forests with keyphrases from a specialized corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 p. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-20015-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Amharic information retrieval resources and corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, p. 1157-1185. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-024-09719-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Text Representation for Amharic Information Retrieval and Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3: Special Issue "Novel Methods and Applications in Natural Language Processing"), pp.1-23, article 195. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14030195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 1st Workshop on Query Performance Prediction and Its Evaluation in New Tasks (QPP++ 2023) at ECIR 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiana Raiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3636341.3636356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Query Processing: A Risk-Sensitive Selection of Search Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3608474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven discovery of systems of ordinary differential equations using nonconvex multitask learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112 (5: Special Issue of the ECML PKDD 2022 Journal Track), pp.1523-1549. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-023-06315-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments and Tools to Identify Radical Textual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenter Okon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schweer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonsas Juršėnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Predictive Analytics and Illicit Activities, 13 (4), pp.193. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13040193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InnEO’Space PhD: Preparing Young Researchers for a successful career on Earth Observation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1226 (1), pp.012084. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1226/1/012084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatry on Twitter: Content Analysis of the Use of Psychiatric Terms in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delanys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.e18539. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/18539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Suitable Class Distribution for Building Histological Images Data Sets Used in Deep Model Training - the Case of Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Suitable Class Distribution for Building Histological Images Datasets Used in Deep Model Training—The Case of Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (5), pp.1326--1349. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-022-00618-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics Methods to Understand Information Retrieval Effectiveness—A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2135. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10122135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853873v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Adhoc Information Retrieval System Based on Morphological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1294. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12031294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of brand stories spreading on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.559-591. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-021-00450-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies basée sur la forme dans les données fonctionnelles multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, RNTI-B-17, p. 29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020: : the first joint conference of the information retrieval communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Cantador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Melucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3483382.3483394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Annotation of Change Detection Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.1110. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21041110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des termes clés en recherche d’information - le cas du challenge TREC COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, RNTI-B-17, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem : Une méthode de racinisation indépendante de la langue et sans règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Insights from a Large Corpus of Scientific Papers on Specialisted Comprehensive Topics -the Case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IRIT, 176, pp.2287-2296. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.09.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based Outlier Detection in Multivariate Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2020.105960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de Données d'Observation de la Terre pour la Détection des Changements dans les Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information, document et web sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Information-Theoretical Distance Measure for Evaluating Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (8), pp.887-903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic vs Non-epistemic Criteria to Assess Wikipedia Articles: Evolution of Young People Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communications in Computer and Information Science, 989, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13472-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on evaluation of summarization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (5), pp.1794-1814. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Adaptively Rank Document Retrieval System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Predict Locations in Tweets? A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Information Diffusion on Twitter - Analysis of predictive features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.257-264. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trust in Wikipedia evolves: a survey of students aged 11 to 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location extraction from tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Nutritional Label for Online Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Giachanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Grefenstette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hanselowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.46-66. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3190580.3190588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure thème-rhème pour l'ordonnancement de documents en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Document numérique 2017, 20 (1), pp.39-66. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.2017.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Autocorrelation Features: A translation and rotation invariant approach for image classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Lavinia Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-016-9532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">РасшиРение запРоса в инфоРмационном поиске: что мы можем узнать из глубинного анализа запРоса?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications, CORIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEX Tweet Contextualization Task: Evaluation, Results and Lesson Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.801-819. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Relevance Model for Query Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Nikitina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on ECIR 2016: 38th European Conference on Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francine Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 50 (n° 1), pp. 12-27. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964797.2964801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2015: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2888422.2888428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis to Establish the Importance of Information Retrieval Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 21 (n° 13), pp. 1767-1789. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-021-13-1767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Choose the Best System Configuration in Information Retrieval: the case of repeated queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 21 (n° 13), pp. 1726-1745. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-021-13-1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandit algorithms for the multiple-play recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2-3), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.18.2-3.59-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables en apprentissage d'ordonnancement : évaluation des SVM pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.97-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, le cas des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.9-48. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.19.3.9-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir la meilleure configuration d'un système de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (2), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.2.125-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word sense discrimination in information retrieval: a spectral clustering-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 51 (n° 2), pp. 16-31. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la qualité des systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ingénierie des Systèmes d’Information, 18 (3), pp.11-38. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.3.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Regularizations for Feature Selection in Ranking With Sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25 (n° 6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2286696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many performance measures to evaluate Information Retrieval Systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lafage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Online First™, 12 April 2011. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-011-0391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des critères d'évaluation des systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kompaoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (3), pp.289-308. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.29.289-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMML: Braille Music Markup Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelin Ralalason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Asensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture distribuée d'un entrepôt pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawell Iles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00402496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information : analyse de différents systèmes réalisant la même tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (1), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Conflict Resolution Using Convolutional Neural Network on Trajectory Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajith Abraham; Niketa Gandhi; Thomas Hanne; Tzung-Pei Hong; Tatiane Nogueira Rios; Weiping Ding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Design and Applications. 21st International Conference on Intelligent Systems Design and Applications (ISDA 2021) Held During December 13–15, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 418, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.806-815, 2022, Lecture Notes in Networks and Systems, 978-3-030-96307-1. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96308-8_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of machine learning models for early depression detection from users’ posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Detection of Mental Health Disorders by Social Media Monitoring: The First Five Years of the eRisk Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1018, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-139, 2022, Studies in Computational Intelligence book series (SCI), 978-3-031-04430-4. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04431-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprennent les jeunes usagers à propos de Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Louise Merzeau; Valérie Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.149-161, 2015, 9782840162056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01360441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual clustering for data analysis and graphical user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hennig; Marina Meila; Fionn Murtagh; Roberto Rocci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cluster Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section VI : Cluster Validation and Further General Issues (chapter 30), </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman &amp; Hall, CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.679--702, 2015, 978-0429185472. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexionist and genetic approaches to achieve IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing in Information Retrieval Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag; Physica-Verlag HD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-198, 2000, Studies in Fuzziness and Soft Computing, 978-3-7908-2473-5. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1849-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving aircraft conflicts: data resources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems (ICCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic deforestation detection with deep learning: the case of Masoala National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Advanced Training Course on Land Remote Sensing - ESALTC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leicester, United Kingdom. , 521, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de publications scientifiques pour une analyse bibliométrique de l'activité de recherche sur la déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Grau (LIMSI-CNRS); Haïfa Zargayouna (LIPN, UMR CNRS, Université Paris 13). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre entre chercheurs en Intelligence Artificielle (IA) et en Recherche d’Information (RI) (Journée commune AFIA - ARIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0 - poster Innovation IT Day, 9 juin 2016, Labège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation IT day 9juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse Labège, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Lesteven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Preite Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Ricketts; Christina Birdie; and Eva Isaksson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library and Information Services in Astronomy V: Common Challenges, Uncommon Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Massachusetts, United States. 377, pp.193, 2007, Proceedings of the LISA V conference held 18-21 June 2006 in Cambridge, Massachusetts, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF ET PROCÉDÉ DE RÉCUPÉRATION D'INFORMATIONS UTILISANT UN ENSEMBLE DE CONFIGURATIONS DE RECHERCHE PRÉSÉLECTIONNÉES À L'AIDE DE FONCTIONS D'EFFICACITÉ ET DE RISQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3771996. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Machine Learning - FabSpace bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: the open-innovation network for geodata-driven innovation – by leveraging Space data in Universities 2.0 across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deforestation detection on satellite imagery with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme et bilan du Workshop &amp;quot;Medical Information, Information Retrieval, and Data Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel apport des données spatiales et de l'information géographique pour les services numériques de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de l’IGN, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'Université de Perm le 28 septembre 2016 - From Information Retrieval to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétralogie, Meet-up Néo4j, Blagnac, 24 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sémantique et liaison des données bibliographiques (ISS 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de recommandation et algorithmes de bandits: Notebook Ipython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier / Hermès Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19 (3/Mai-Juin 2014), 2014, Ingénierie des systèmes d'information RSTI série ISI, 978-2746246737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval: 31th European Conference on IR Research, ECIR 2009, Toulouse, France, April 6-9, 2009, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5478, pp.1--820, 2009, Lecture Notes in Computer Science (LNCS), 978-3-642-00957-0. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodonnées et SIG éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Mothe; Sylvain Genevois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (5 / septembre-octobre 2017), 2017, 978-2746248403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 6th International Conference of the CLEF Association, CLEF'15, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, Jaap; Pinel-Sauvagnat, Karen; Jones, Gareth J.F.; San Juan, Eric; Cappellato, Linda; Ferro, Nicola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, 2015, Information Systems and Applications, incl. Internet/Web, and HCI book sub series (LNISA), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of information retrieval systems (Rapport de recherche IRIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoTextes (Ontologies et Textes) - Bilan du projet de recherche financé au titre du BQR 2007/AO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId629"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494488v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlesso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eliza Patulea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI66578.2025.11339328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00081" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Yeshambel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaregal Assabie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT64582.2025.00041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Sakka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Poesina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valentina Costache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.blackboxnlp-1.25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Faggioli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aliannejadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_49" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.long_25" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto P Kato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Poblete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642979.3642991" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Ortiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciaccio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Frate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide De Santis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ivanovici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchana Datta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasis Ganguly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012224000003598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiana Raiber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_42" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshri Even-Zohar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neptune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03855982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14602-2_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853742v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Siddiqur Rahman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010829500003116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Ara Reshma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonirina Andriamihasinoro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cousti&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03362977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404835.3463237" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00142" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3482422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03360868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faneva Ramiandrisoa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040547v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Parikh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Englmeier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51328-3_19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373904" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412157" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Demestichas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lejeune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.38" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635076v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2019.8919433" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lespagnol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331184.3331298" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891748v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaspard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brousset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/hal-02319745v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio del Frate" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olszewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640988v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rasolomanana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167392" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitcol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636725v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mizzaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roitero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajoelina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hary Razakasoa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mejbri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406601200128" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191797v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623130v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210121" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soubki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Akinyemi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haroutunian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong He" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891739v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Maranesi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Bayzidul Islam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Turek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenedo.2557661" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319694v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Abdulghani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alnajar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Belaroussi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryzhov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper21short" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319735v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641009v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809379v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambinintsoa Jocelyn Rakotonirina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdou Malam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arziki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nezar Bellazrak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assafa El Kaidi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagun Pai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912783v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bargiel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bialczak" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871311v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126969" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873782v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Firsov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080720" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913658v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Muller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Villegas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boato" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913685v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomena Ny Hoavy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Ignace Randrianarivony" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Marantos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Paraskevas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Siozios" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Menou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Washha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913678v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roques" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109284v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787422v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrima Seth" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Nayak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Jadhay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571620v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_30" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109565v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911451.2914696" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671370v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571613v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692627v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535941v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534812v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535942v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109518v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dudognon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851921" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671365v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rkha Chaham" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Scohy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682971v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534817v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530400v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712539v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360869v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moulinou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659314v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lou&#235;dec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077707v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133774v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671320v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142602v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230720v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156597v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220755v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666035v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252278v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Atkinson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pereira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119086v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Ayter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desclaux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259553v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118863v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bigot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256396v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259547v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264564v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Candillier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217171v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083373v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faessel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Marty" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sadala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259542v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538161v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287776v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Hans Englmeier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460579" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379351v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774427" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375584v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0391" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923529v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25020472" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043513v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2024.2352386" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687459v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687273.3687280" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687444v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20015-2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755851v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09719-x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229854v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14030195" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404231v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Fr&#246;be" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636341.3636356" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142117v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06315-y" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213903v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3608474" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853933v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bayer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castello" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1226/1/012084" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614832v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delanys" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18539" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853873v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10122135" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03604324v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447716v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00618-7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853890v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Okon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schweer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsas Jur&#353;&#279;nas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13040193" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853944v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031294" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853725v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00450-x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729855v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soubki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690877v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cantador" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Melucci" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483382.3483394" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729963v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150419v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041110" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121993v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0605" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960358v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105960" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03362984v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.09.287" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419470v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835675v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13472-3_31" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507846v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0337" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02130700v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2019.04.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092955v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231937" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511769v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.10.010" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901421v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640811v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2017.11.001" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463485v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fuhr" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Giachanou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gurevych" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hanselowski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3190580.3190588" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536346v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00002" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447337v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crestani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francine Moens" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Silvestri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964797.2964801" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006405v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nikitina" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515044v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Lavinia Ionescu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-016-9532-4" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006409v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659313v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.59-79" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592024v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-021-13-1726" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592043v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayter" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-021-13-1767" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464323v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J.F. Jones" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2888422.2888428" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259566v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.97-121" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071750v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.3.9-48" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465095v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.125-147" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153775v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Hristea" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Popescu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2014.10.007" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467001v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.3.11-38" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123818v3" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2286696" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658732v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lafage" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-011-0391-7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZ44K6PZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663792v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kompaor&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.289-308" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4X4GB1WQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437643v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelin Ralalason" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Asensio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00402496v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Iles" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05098256v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor L&#243;pez Hidalgo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ortiz" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88708-6_17" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963082v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447678v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Hsi Chen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wei-Jou Duh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Hsen Huang" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto P. Kato" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044894v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Amig&#243;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582900.3582913" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853785v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447740v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887432v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887476v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003818v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044243v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982560v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cimi.univ-toulouse.fr/en/meeting-medical-information-information-retrieval-and-data-science" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155041v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319306704" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198249v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Savoy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319240268" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628435v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03854902v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-04431-1_5" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04431-1_5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01360441v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190193v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.1201/b19706/handbook-cluster-analysis-christian-hennig-marina-meila-fionn-murtagh-roberto-rocci" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19706" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359538v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3J2Q12B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617761v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982957v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120276v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159050v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889004v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preite Martinez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743684v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982562v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023411v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044231v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982577v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131866v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159047v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159078v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165016v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198246v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252277v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-19-n-3-mai-juin-2014/mothe/hermes-science-publications/livre/9782746246737" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954074v2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berrut" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015150v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209314v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252279v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494488v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlesso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eliza Patulea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI66578.2025.11339328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Poesina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valentina Costache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Sakka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Yeshambel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaregal Assabie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT64582.2025.00041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730274" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.blackboxnlp-1.25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Faggioli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aliannejadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_49" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Ortiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.long_25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto P Kato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Poblete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642979.3642991" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchana Datta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasis Ganguly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciaccio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Frate" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide De Santis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ivanovici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012224000003598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiana Raiber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_42" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshri Even-Zohar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neptune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03855982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14602-2_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853742v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Siddiqur Rahman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010829500003116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Ara Reshma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonirina Andriamihasinoro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cousti&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03362977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404835.3463237" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3482422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03360868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903422v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Englmeier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51328-3_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faneva Ramiandrisoa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117077v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040547v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Parikh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Demestichas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lejeune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.38" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412157" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635076v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2019.8919433" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lespagnol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331184.3331298" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaspard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brousset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/hal-02319745v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio del Frate" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olszewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soubki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Akinyemi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rasolomanana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167392" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348226v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289947v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitcol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636725v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mizzaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roitero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mejbri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406601200128" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191797v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623130v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210121" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajoelina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hary Razakasoa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haroutunian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong He" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319694v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Abdulghani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alnajar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Belaroussi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryzhov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper21short" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Maranesi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Bayzidul Islam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Turek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenedo.2557661" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787386v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913685v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomena Ny Hoavy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Ignace Randrianarivony" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Marantos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Paraskevas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Siozios" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Menou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873773v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Washha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdou Malam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arziki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nezar Bellazrak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assafa El Kaidi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809379v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambinintsoa Jocelyn Rakotonirina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913658v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Muller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Villegas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boato" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712541v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873782v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Firsov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080720" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bargiel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bialczak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871311v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126969" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787427v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagun Pai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787422v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrima Seth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Nayak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Jadhay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913972v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913678v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roques" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109284v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534812v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_30" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109565v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911451.2914696" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671370v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692627v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535941v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535942v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682971v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534817v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109518v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dudognon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851921" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671365v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rkha Chaham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Scohy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712539v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077707v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lou&#235;dec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133774v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659314v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moulinou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156597v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666035v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252278v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142602v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112157v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Atkinson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pereira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259553v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119086v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Ayter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desclaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118863v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bigot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256396v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650254v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259547v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264564v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Candillier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217171v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083373v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faessel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Marty" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sadala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259542v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538161v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287776v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Hans Englmeier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460579" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05098256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor L&#243;pez Hidalgo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ortiz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88708-6_17" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963082v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447678v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Hsi Chen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wei-Jou Duh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Hsen Huang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto P. Kato" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044894v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Amig&#243;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582900.3582913" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853785v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447740v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887476v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cantador" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Melucci" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003818v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044243v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982560v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cimi.univ-toulouse.fr/en/meeting-medical-information-information-retrieval-and-data-science" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155041v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crestani" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francine Moens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Silvestri" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319306704" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198249v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Savoy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319240268" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379351v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774427" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923529v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25020472" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043513v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375584v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0391" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749771v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2024.2352386" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687459v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687273.3687280" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687444v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20015-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755851v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09719-x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229854v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14030195" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404231v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Fr&#246;be" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636341.3636356" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213903v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3608474" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142117v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06315-y" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853890v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Okon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schweer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsas Jur&#353;&#279;nas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13040193" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853933v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bayer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castello" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1226/1/012084" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614832v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delanys" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18539" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03604324v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447716v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00618-7" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853873v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10122135" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853944v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031294" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853725v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00450-x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729855v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soubki" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690877v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483382.3483394" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150419v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041110" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729963v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121993v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0605" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03362984v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.09.287" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960358v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105960" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507846v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0337" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419470v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835675v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13472-3_31" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02130700v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2019.04.001" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231937" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901421v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511769v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.10.010" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507875v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640811v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2017.11.001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463485v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fuhr" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Giachanou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gurevych" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hanselowski" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3190580.3190588" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536346v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00002" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515044v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Lavinia Ionescu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-016-9532-4" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006409v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006405v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nikitina" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447337v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964797.2964801" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464323v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J.F. Jones" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2888422.2888428" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592043v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayter" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-021-13-1767" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592024v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-021-13-1726" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659313v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.59-79" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259566v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.97-121" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071750v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.3.9-48" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465095v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.125-147" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153775v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Hristea" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Popescu" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2014.10.007" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467001v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.3.11-38" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123818v3" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2286696" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658732v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lafage" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-011-0391-7" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZ44K6PZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663792v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kompaor&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.289-308" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4X4GB1WQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437643v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelin Ralalason" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Asensio" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00402496v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Iles" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628435v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03854902v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-04431-1_5" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04431-1_5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01360441v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190193v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.1201/b19706/handbook-cluster-analysis-christian-hennig-marina-meila-fionn-murtagh-roberto-rocci" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19706" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359538v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3J2Q12B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617761v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982957v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120276v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159050v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889004v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preite Martinez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743684v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982562v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023411v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044231v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982577v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131866v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159078v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159047v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165016v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198246v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252277v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-19-n-3-mai-juin-2014/mothe/hermes-science-publications/livre/9782746246737" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954074v2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berrut" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015150v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209314v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252279v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>