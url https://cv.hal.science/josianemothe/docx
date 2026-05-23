--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josiane Mothe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeMix: Conditional GAN-Based Mixup for Improved Medical Image Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Carlesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eliza Patulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI66578.2025.11339328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PQPP: A Joint Benchmark for Text-to-Image Prompt and Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Valentina Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Computer Vision and Pattern Recognition Conference (CVPR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriPotential: A Novel Multi-Spectral and Multi-Temporal Remote Sensing Dataset for Agricultural Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Pourtales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (CBMI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Amharic Information Retrieval: A Comparative Analysis of Traditional, Neural, and Transformer-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 8th International Conference on Information and Computer Technologies (ICICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Hawaii-Hilo, France. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICT64582.2025.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing domain-specific named entity recognition via segmentation and pseudo-labeled annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Ibrahima Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chasseray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Athens, Greece. pp.552-559, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Retrieval for Low Resource languages - the Case of Amharic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '25: The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Padua, Italy. pp.3098-3100, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3726302.3730274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representations of Entities in Auto-regressive Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th BlackboxNLP Workshop: Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.433-451, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.blackboxnlp-1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPP++ 2025: Query Performance Prediction and its Applications in the Era of Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Aliannejadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LUCCA (Italy), France. pp.319-325, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédictibilité de la prédiction de la performance des requêtes? Une approche basée sur les valeurs aberrantes multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19éme COnférence francophone en Recherche d’Information et Applications (CORIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association ARIA, Apr 2024, La Rochelle, France. pp.458--467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'Invite pour la Traduction Automatique de Langues Vraiment peu Dotées - Etude Préliminaire du Cas de l'Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-RJCRI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2024.long_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 46th ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2023): Reflections from the Program Co-Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto P Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Poblete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Taipeh, Taiwan, France. pp.1-20, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3642979.3642991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métriques de tokenisation et leur corrélation avec les performances de traduction automatique multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs et challence d'extraction d'information few-shot (Atelier Eval LLM 2024) @ TALN 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Duality of Interpretability and Explainability in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Barhrhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aligon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict QPP? An approach based on multivariate outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.458--467, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Word Embedding Interactions and LETOR Feature Evidences for Supervised QPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchana Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasis Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks Workshop (QPP++ 2023) co-located with 45th ECIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education and research projects for preparing young researchers for future career in Earth Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide De Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers; GRSS: Geoscience and Remote Sensing Society, Jul 2023, Pasadena, CA, United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iQPP: Une Référence pour la Prédiction de Performances des Requêtes d'Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence en Recherche d'Information et Applications (CORIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications (ARIA); Association pour le Traitement Automatique des Langues (ATALA), Jun 2023, Paris, France. pp.214-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Information Retrieval Models and Query Performance Predictors for Amharic Adhoc Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Knowledge Discovery and Information Retrieval (IC3K 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.98-108, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012224000003598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPP++ 2023: Query-Performance Prediction and Its Evaluation in New Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiana Raiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iQPP: A Benchmark for Image Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR: Special Interest Group on Information Retrieval, Jul 2023, Taipei, Taiwan. pp.2953-2963, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618.3591901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Correlation to Evaluate QPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks Workshop (QPP++ 2023) co-located with 45th ECIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trad'Europe - From Aquisition to Transmission of Traditional Dances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshri Even-Zohar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.229-232, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Satellite Images of Forests with Keywords from a Specialized Corpus in the Context of Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.14-20, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Semantic Information Retrieval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual, France. pp.22-44, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14602-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Query processing: A Risk Sensitive Approach -Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France. pp.1335-1345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label Classification of Aircraft Heading Changes using Neural Network to Resolve Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, United States. pp.403-411, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010829500003116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Impact of Class Distribution on Deep Learning - The Case of Histological Images and Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Luga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural vs Balanced Distribution in Deep Learning on Whole Slide Images for Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Luga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th ACM/SIGAPP Symposium on Applied Computing (SAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM) - Special Interest Group on Applied Computing (SIGAPP), Mar 2021, Virtual Event, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem, a stemmer for Malagasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Apr 2021, Grenoble (virtuel), France. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2021.court_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologically Annotated Amharic Text Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '21: The 44th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event Canada, France. pp.2349-2355, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404835.3463237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Atmospheric Turbulence for Civil Aircraft: A Data Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Data Mining Workshops (ICDM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Auckland (virtual), New Zealand. pp.1087-1093, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an Optimal Configuration Set for Selective Search Strategy - A Risk-Sensitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM International Conference on Information and Knowledge Management (CIKM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2021, Queensland ( virtual), Australia. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3482422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem un raciniseur pour le malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Oriented Approach for Detecting Cyberaggression in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51328-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2AIRTC: The Amharic Adhoc Information Retrieval Test Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evangelos Kanoulas; Theodora Tsikrika; Stefanos Vrochidis; Avi Arampatzis, Sep 2020, Thessaloniki, Greece. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Depression and Anorexia from Social Media: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circle 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METING: A Robust Log Parser Based on Frequent n-Gram Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Beijing, China. pp.84-88, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Aircraft Conflicts: data resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems (ICCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Exposure of Documents in Information Retrieval: a Community Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circle 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josiane Mothe; Iván Cantador; Max Chevalier; Massimo Melucci, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT-PREVISION AT HASOC 2020 : Fine-tuning BERT for Hate Speech and Offensive Content Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Parikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hate Speech and Offensive Content Identification in Indo-European Languages (HASOC@FIRE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hyderabad (virtual), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward and Backward Feature Selection for Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.690-697, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggression Identification in Social Media: a Transfer Learning Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trolling, Aggression and Cyberbullying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Insights from a Large Corpus of Scientific Papers on Specialisted Comprehensive Topics - the Case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2020 - 24th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Visual Intelligence for Security Information: The PREVISION H2020 Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Demestichas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier detection in multivariate functional data based on a geometric aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.383-386, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2020.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Performance Anomaly Detection with LSTM on Temporal Irregularities in Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '20: The 29th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Ireland, Ireland. pp.1961-1964, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3340531.3412157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Document Representation for Adhoc Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online conference, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TRAC 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trolling, Aggression and Cyberbullying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA),, May 2020, Marseille, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem: A multilanguage rule-free stemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Query Difficulty in IR: Impact of Difficulty Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Knowledge and Systems Engineering (KSE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Da Nang, Vietnam. pp.0, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE.2019.8919433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TwitCID: a Collection of Data Sets for Studies on Information Diffusion on Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.88-100, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Nutritional Label and Word Embedding to Estimate Information Check-Worthiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 42nd International SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.941-944, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3331184.3331298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Variability of System Setting Effectiveness by Data Analytics and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.62-74, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Set Class Distribution Analysis for Deep Learning Model - Application to Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic vs Non-Epistemic Criteria to Assess Wikipedia Articles: Evolution of Young People Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Information Literacy 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oulu, Finland. p. 329-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FABSPACE 2.0 Project For Geodata-Driven Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d consultation meeting of EO Open Science in ESRIN (EO Open Science 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA); European Space Research Institute (ESRIN), Sep 2017, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données FAIR : retour d'expérience de FabSpace 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Autorités de DOnnées (ADO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Time Series Dimensionality Reduction for Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Summer School on Statistics for Data Science (S4D 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de publications scientifiques pour une analyse bibliométrique de l'activité de recherche sur la déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Mine : atelier sur la fouille de textes (TM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Cuxac (INIST - CNRS); Vincent Lemaire (Orange Labs), Jan 2018, Paris, France. pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic keyphrase extraction using graph-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rasolomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th ACM Symposium on Applied Computing (SAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2018, Pau, France. pp.728-730, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Social Media and Contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 17301 (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dagstuhl, Germany. pp.121-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TRAC 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Trolling, Aggression and Cyberbullying, in International @ Conference of Computational Linguistics (TRAC@COLING 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at CheckThat! 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Petitcol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building evaluation datasets for cultural microblog retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3761-3765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Effectiveness Evaluation Without Relevance Judgments: Two Sides of the Same Coin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann-Arbor, MI, United States. pp.1233-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Analysis of CNN Settings for New Cancer whole-slide Histological Images Segmentation: the Case of Small Training Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mejbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on BioImaging (BIOIMAGING 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.120-128, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007406601200128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: Une innovation pédagogique qui met les géodonnées au coeur des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analytics and GEOmatics (SAGEO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction Focused on Summarized Letor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann-Arbor, MI, United States. pp.1177-1180, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour RI (Journée IRIT-SIG 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IRIT-SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Localisations dans les MicroBlogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatiales et Temporelles @ 18e conférence Extraction et Gestion des Connaissances (GAST@EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des plongements de mots dans les méthodes, supervisées et non supervisées, d'extraction automatique de mots clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rajoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hary Razakasoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Seminaire Veille Strategique Scientifique et Technologique (Seminaire VSST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f-Divergence Measures for Evaluation in Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Collaborative Technologies and Data Science in Smart City Applications (CODASSCA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Yerevan, Armenia. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique en Recherche d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire Veille Stratégique Scientifique et Technologique - VSST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association VSST, 31520 Ramonville Saint Agne (France), Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'apprentissage pour extraire les localisations dans les MicroBlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Depressive Users in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolong He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing Information Retrieval System Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Abdulghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Alnajar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Ryzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conference francophone en Recherche d'Information et Applications (CORIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper21short⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the diffusion of brand's stories in social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: Universities Fostering Open Innovation Enabled by Earth Observation and Geo-spatial Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Maranesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bayzidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University-Industry Interaction Conference (UIIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, London, United Kingdom. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenedo.2557661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données d'Observation de la Terre pour la Détection des Changements de Couverture du Sol : Cas de la Détection de la Déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée variété des données SHS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction Focused on Summarized Letor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR conference on research and development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ann Arbor MI, United States. pp.1177-1180, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at e-Risk 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0 une plateforme pour l'aide à la gestion d'images d'observation de la terre et des océans en classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géomatique, Enseignement &amp; Apprentissage à Toulouse (GET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France. pp. 55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT & MISA at Image CLEF 2017 - Multi label classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomena Ny Hoavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Ignace Randrianarivony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: A Platform for Application and Service Development based on Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Marantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Paraskevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Siozios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Modern Circuits and Systems Technologies (MOCAST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Thessaloniki, Greece. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Best System Parameter Configuration: the (Per Parameter Learning) PPL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Washha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp. 1308-1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection: comparison of state of the art algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computer Science and Information Technologies CSIT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Yerevan, Armenia. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at e-Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdou Malam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arziki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nezar Bellazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assafa El Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the CLEF Association (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage collaboratif sensible au contexte - Une approche basée sur LDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambinintsoa Jocelyn Rakotonirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Congrés INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France. pp. 113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil utilisateur dans les réseaux sociaux : État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI 2017) in CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp. 395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Content Analysis task Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Lab Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ImageCLEF 2017: Information Extraction from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 315-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Based Query Difficulty Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Colloquium on Information Retrieval (ECIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aberdeen, Scotland, United Kingdom. pp. 343-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metric for Sentence Ordering Assessment Based on Topic-Comment Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Firsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp. 1061-1064, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3077136.3080720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpaces at ImageCLEF 2017 - Population Estimation (Remote) Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Bargiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bialczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: The Open-Innovation Network for Geodata-driven Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, Texas, United States. pp.353-356, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8126969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une base de données graphe pour l'analyse des logs de requêtes en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagun Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Conference francophone en Recherche d'Information et Applications (CORIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp. 43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment exploiter les données de santé ? Problématiques et enjeux (Demi-Journée FHU HoPeS 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-Journée FHU Handicaps cOgnitifs, Psychiques et Sensoriels - HoPeS et Traumatismes Crâniens : quels projets ? (HoPeS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ImageCLEF 2017 Population Estimation (Remote) Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bayzidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficult queries: data analytics, machine learning and users studies (Conférence invitée, University of Lugano, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università della Svizzera italiana, Nov 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Locations in Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINCLing 2017 : 18th International Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News Dissemination on Twitter and Conventional News Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shraddha Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Jadhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Enterprise Information Systems (ICEIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp. 43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do frequent media words worsen query expansion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Digital Humanities: Resources, Methods, and Research ; a part of the Perm Natural Science forum (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Perm, Russia. pp. 100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT-QFR: IRIT Query Feature Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection de signaux faibles à partir de corpus de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études transdisciplinaire 2017 - Les nouvelles figures de la radicalisation : contextes, parcours et subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyBestQuery : un jeu sérieux pour apprendre des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 735-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2016 Cultural Micro-blog Contextualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do you Think this Query is Difficult? A User Study on Human Query Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International ACM SIGIR conference on research and development in Information Retrieval (SIGIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pise, Italy. pp.1073-1076, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911451.2914696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Knowledge Base using Microblogs: the Case of Cultural MicroBlog Contextualization Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation forum (CLEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp. 1226-1237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tags and Information Recollection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Naples, Italy. pp.373-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion by Local Context Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 235-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural micro-blog Contextualization 2016 Workshop Overview: data and pilot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a knowledge base using MicroBlogs: the case of festivals and location-based events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (CORIA - RJCRI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Rank System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Information and Knowledge Management (CIKM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Indianapolis, United States. pp. 2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique de termes-clés : Comparaison de méthodes non supervisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications - Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADORES: A Diversity-oriented Online Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual ACM Symposium on Applied Computing (SAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pise, Italy. pp.1075-1076, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851613.2851921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweet Data Mining: the Cultural Microblog Contextualization Data Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Rkha Chaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Scohy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation forum (CLEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp. 1246-1259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyBestQuery - A serious game to collect manual query reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque Veille Stratégique Scientifique et Technologique (VSST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Morocco. pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Re-ranking Based on Topic-Comment Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Research Challenge in Information Science (RCIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-play bandit algorithm applied to recommender systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Florida Artificial Intelligence Research Society (FLAIRS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hollywood, United States. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédiction efficace de la difficulté des requêtes : une tâche impossible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.189-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de recommandations : algorithmes de bandits et évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47emes Journees de Statistique de la SFdS (JDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de bandit pour les systèmes de recommandation : le cas de multiples recommandations simultanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp. 73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des paramètres de recherche d'information: Etude de l'influence des paramètres sur les résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Moulinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp. 11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at INEX 2014 : Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2014 - Conference on Multilingual and Multimodal Information Access Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche dans le domaine de l'exploitation des données et des documents (Journée Maintenance Prévisionnelle, IUT de Figeac, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Maintenance Prévisionnelle 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion sélective de requêtes par apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association francophone de Recherche d’Information et Applications; GRCE : Groupement de Recherche en Communication Ecrite, Mar 2014, Nancy, France. pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval & Information mining ... and Big data (ASD 2014, Hammamet, Tunisie, 29/05/14-31/05/14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query expansion in information retrieval : What can we learn from a deep analysis of queries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics - Dialogue 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia. pp. 162-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based model to optimize cluster visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science (IEEE RCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique basée sur un modèle d'énergie pour la représentation d'un graphe de citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème journée d'étude Réseaux Sociaux à Toulouse (ReSTo 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Amblard (IRIT); J. Crespo (LEREPS); A. de Federico (LISST-Cers); F. Hautefeuille (TRACES); B. Jouve (FRAMESPA / IMT); R. Levy (LEREPS); M. Maisonobe (LISST-Cieu), May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cyberpatterns: From Big Data to Reusable Knowledge, in conjunction with IEEE SOSE 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cyberpatterns, in conjunction with IEEE SOSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparateurs à Vaste Marge pondérés en norme l2 pour la sélection de variables en apprentissage d’ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Information Retrieval Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juli Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Spanish Conference on Information Retrieval (CERI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruna, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Choose : automatic Selection of the Information Retrieval Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruña, Spain. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser Neo4j pour sa BI : Analyses Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagun Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup du groupe "Graph Database Toulouse" 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe "Graph Database Toulouse", Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Description Language for Medical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Ubiquitous, and Intelligent Computing (MUSIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gwangju, South Korea. pp. 421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Clicks Model for Web Search of Multi-clickable Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de recommandations : application à une plateforme de blogs et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Candillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Switzerland. pp. 269-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at INEX 2013 : Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX), part of : Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Patents for Prior Art Candidate Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Sadala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Information Mining and Management (IMMM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la pertinence dans les moteurs de recherche géoréférencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Candillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'accessibilité des non voyants aux partitions musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unités d'indexation et taille des requêtes pour la recherche d'information en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Perros-Guirec, France. pp.225-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of Users' Queries: towards an adaptive Information Retrieval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shangai, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic features to predict query difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on research and Development in Information Retrieval, SIGIR, Predicting query difficulty - methods and applications workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Salvador de Bahia, Brazil. pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge discovery in bibliographic collections using concept hierarchies and visualization tools. Application to the astronomy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Hans Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Waikoloa, United States. pp.246, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.460579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased PromptORE: Enhancing Relation Extraction in Gendered Languages and Complex Texts The Case of Spanish Documents from the 16th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor López Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. 15572, Springer Nature Switzerland, pp.262-275, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88708-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 45th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3366, ceur-ws.org, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGIR '23: Proceedings of the 46th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Hsi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Wei-Jou Duh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen-Hsen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto P. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery, pp.1--3497, 2023, Conference IR: Research and Development in Information Retrieval, 978-1450394086. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56 (2), pp.1-10, 2022, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3582900.3582913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - Information Retrieval Communities in Europe 2022: Proceedings of the 2nd Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3178, CEUR-WS.org, 2022, CEUR Workshop Proceedings, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - The Second Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - The Second Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3178, CEUR Workshop .org, 2022, CEUR Workshop Proceedings, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Machine Learning for Trend and Weak Signal Detection in Social Networks and Social Media 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEUR-WS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for Trend and Weak Signal Detection in Social Networks and Social Media 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France. 2606, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of CIRCLE 2020 - Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Cantador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Melucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2621, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la COnférence en Recherche d'Informations et Applications - CORIA 2018, Rennes, France, 16/05/2018 - 18/05/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d'Information et Applications, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11018, Springer Cham, 2018, Lecture Notes in Computer Science, 978-3-319-98932-7. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Information, Information Retrieval, and Data Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Computer on Science and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex CIMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval: 38th European Conference on IR Research (ECIR 2016) proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francine Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferro, Nicola; Crestani, Fabio; Moens, Marie-Francine; Mothe, Josiane; Silvestri, Fabrizio; Di Nunzio, Giorgio Maria; Hauff, Claudia; Silvello, Gianmaria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9626, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Information Systems and Applications, incl. Internet/Web, and HCI, 978-3-319-30671-1. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction : 6th International Conference of the CLEF Association, CLEF'15, Toulouse, France, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, J.; Pinel-Sauvagnat, Karen; Jones, G.; SanJuan, E.; Cappellato, L.; Wolf, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the CLEF Association (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 pp., 2015, Lecture Notes in Computer Science (LNCS), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Limitations of Query Performance Prediction: Failures, Insights, and Implications for Selective Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3774427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of CNN Applications in Smart Agriculture Using Multimodal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.472. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25020472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of CNN Applications in Smart Agriculture Using Multimodal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.472. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25020472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Early Identification of Atmospheric Turbulence Using Flight Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.359-370. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images and CNN applications in smart agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (1), pp.2352386. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2024.2352386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Future of Endangered and Low-Resource Languages---Our Role in the Age of LLMs: A Keynote at ECIR 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (1), pp.1--13. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687273.3687280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching satellite image annotations of forests with keyphrases from a specialized corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 p. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-20015-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Amharic information retrieval resources and corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, p. 1157-1185. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-024-09719-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Text Representation for Amharic Information Retrieval and Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3: Special Issue "Novel Methods and Applications in Natural Language Processing"), pp.1-23, article 195. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14030195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 1st Workshop on Query Performance Prediction and Its Evaluation in New Tasks (QPP++ 2023) at ECIR 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiana Raiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3636341.3636356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Query Processing: A Risk-Sensitive Selection of Search Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3608474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven discovery of systems of ordinary differential equations using nonconvex multitask learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112 (5: Special Issue of the ECML PKDD 2022 Journal Track), pp.1523-1549. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-023-06315-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments and Tools to Identify Radical Textual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenter Okon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schweer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonsas Juršėnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Predictive Analytics and Illicit Activities, 13 (4), pp.193. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13040193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InnEO’Space PhD: Preparing Young Researchers for a successful career on Earth Observation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1226 (1), pp.012084. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1226/1/012084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatry on Twitter: Content Analysis of the Use of Psychiatric Terms in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delanys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.e18539. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/18539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Suitable Class Distribution for Building Histological Images Data Sets Used in Deep Model Training - the Case of Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Suitable Class Distribution for Building Histological Images Datasets Used in Deep Model Training—The Case of Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (5), pp.1326--1349. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-022-00618-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics Methods to Understand Information Retrieval Effectiveness—A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2135. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10122135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853873v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Adhoc Information Retrieval System Based on Morphological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1294. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12031294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of brand stories spreading on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.559-591. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-021-00450-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies basée sur la forme dans les données fonctionnelles multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, RNTI-B-17, p. 29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020: : the first joint conference of the information retrieval communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Cantador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Melucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3483382.3483394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Annotation of Change Detection Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.1110. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21041110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des termes clés en recherche d’information - le cas du challenge TREC COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, RNTI-B-17, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem : Une méthode de racinisation indépendante de la langue et sans règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Insights from a Large Corpus of Scientific Papers on Specialisted Comprehensive Topics -the Case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IRIT, 176, pp.2287-2296. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.09.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based Outlier Detection in Multivariate Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2020.105960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de Données d'Observation de la Terre pour la Détection des Changements dans les Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information, document et web sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Information-Theoretical Distance Measure for Evaluating Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (8), pp.887-903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic vs Non-epistemic Criteria to Assess Wikipedia Articles: Evolution of Young People Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communications in Computer and Information Science, 989, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13472-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on evaluation of summarization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (5), pp.1794-1814. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Adaptively Rank Document Retrieval System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Predict Locations in Tweets? A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Information Diffusion on Twitter - Analysis of predictive features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.257-264. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trust in Wikipedia evolves: a survey of students aged 11 to 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location extraction from tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Nutritional Label for Online Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Giachanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Grefenstette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hanselowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.46-66. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3190580.3190588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure thème-rhème pour l'ordonnancement de documents en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Document numérique 2017, 20 (1), pp.39-66. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.2017.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Autocorrelation Features: A translation and rotation invariant approach for image classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Lavinia Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-016-9532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">РасшиРение запРоса в инфоРмационном поиске: что мы можем узнать из глубинного анализа запРоса?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications, CORIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEX Tweet Contextualization Task: Evaluation, Results and Lesson Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.801-819. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Relevance Model for Query Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Nikitina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on ECIR 2016: 38th European Conference on Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francine Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 50 (n° 1), pp. 12-27. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964797.2964801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2015: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2888422.2888428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis to Establish the Importance of Information Retrieval Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 21 (n° 13), pp. 1767-1789. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-021-13-1767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Choose the Best System Configuration in Information Retrieval: the case of repeated queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 21 (n° 13), pp. 1726-1745. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-021-13-1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandit algorithms for the multiple-play recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2-3), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.18.2-3.59-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables en apprentissage d'ordonnancement : évaluation des SVM pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.97-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, le cas des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.9-48. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.19.3.9-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir la meilleure configuration d'un système de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (2), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.2.125-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word sense discrimination in information retrieval: a spectral clustering-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 51 (n° 2), pp. 16-31. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la qualité des systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ingénierie des Systèmes d’Information, 18 (3), pp.11-38. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.3.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Regularizations for Feature Selection in Ranking With Sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25 (n° 6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2286696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many performance measures to evaluate Information Retrieval Systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lafage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Online First™, 12 April 2011. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-011-0391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des critères d'évaluation des systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kompaoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (3), pp.289-308. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.29.289-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMML: Braille Music Markup Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelin Ralalason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Asensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture distribuée d'un entrepôt pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawell Iles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00402496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information : analyse de différents systèmes réalisant la même tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (1), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Conflict Resolution Using Convolutional Neural Network on Trajectory Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajith Abraham; Niketa Gandhi; Thomas Hanne; Tzung-Pei Hong; Tatiane Nogueira Rios; Weiping Ding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Design and Applications. 21st International Conference on Intelligent Systems Design and Applications (ISDA 2021) Held During December 13–15, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 418, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.806-815, 2022, Lecture Notes in Networks and Systems, 978-3-030-96307-1. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96308-8_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of machine learning models for early depression detection from users’ posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Detection of Mental Health Disorders by Social Media Monitoring: The First Five Years of the eRisk Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1018, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-139, 2022, Studies in Computational Intelligence book series (SCI), 978-3-031-04430-4. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04431-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprennent les jeunes usagers à propos de Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Louise Merzeau; Valérie Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.149-161, 2015, 9782840162056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01360441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual clustering for data analysis and graphical user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hennig; Marina Meila; Fionn Murtagh; Roberto Rocci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cluster Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section VI : Cluster Validation and Further General Issues (chapter 30), </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman &amp; Hall, CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.679--702, 2015, 978-0429185472. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexionist and genetic approaches to achieve IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing in Information Retrieval Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag; Physica-Verlag HD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-198, 2000, Studies in Fuzziness and Soft Computing, 978-3-7908-2473-5. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1849-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving aircraft conflicts: data resources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems (ICCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic deforestation detection with deep learning: the case of Masoala National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Advanced Training Course on Land Remote Sensing - ESALTC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leicester, United Kingdom. , 521, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de publications scientifiques pour une analyse bibliométrique de l'activité de recherche sur la déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Grau (LIMSI-CNRS); Haïfa Zargayouna (LIPN, UMR CNRS, Université Paris 13). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre entre chercheurs en Intelligence Artificielle (IA) et en Recherche d’Information (RI) (Journée commune AFIA - ARIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0 - poster Innovation IT Day, 9 juin 2016, Labège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation IT day 9juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse Labège, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Lesteven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Preite Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Ricketts; Christina Birdie; and Eva Isaksson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library and Information Services in Astronomy V: Common Challenges, Uncommon Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Massachusetts, United States. 377, pp.193, 2007, Proceedings of the LISA V conference held 18-21 June 2006 in Cambridge, Massachusetts, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF ET PROCÉDÉ DE RÉCUPÉRATION D'INFORMATIONS UTILISANT UN ENSEMBLE DE CONFIGURATIONS DE RECHERCHE PRÉSÉLECTIONNÉES À L'AIDE DE FONCTIONS D'EFFICACITÉ ET DE RISQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3771996. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Machine Learning - FabSpace bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: the open-innovation network for geodata-driven innovation – by leveraging Space data in Universities 2.0 across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deforestation detection on satellite imagery with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme et bilan du Workshop &amp;quot;Medical Information, Information Retrieval, and Data Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel apport des données spatiales et de l'information géographique pour les services numériques de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de l’IGN, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'Université de Perm le 28 septembre 2016 - From Information Retrieval to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétralogie, Meet-up Néo4j, Blagnac, 24 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sémantique et liaison des données bibliographiques (ISS 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de recommandation et algorithmes de bandits: Notebook Ipython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier / Hermès Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19 (3/Mai-Juin 2014), 2014, Ingénierie des systèmes d'information RSTI série ISI, 978-2746246737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval: 31th European Conference on IR Research, ECIR 2009, Toulouse, France, April 6-9, 2009, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5478, pp.1--820, 2009, Lecture Notes in Computer Science (LNCS), 978-3-642-00957-0. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodonnées et SIG éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Mothe; Sylvain Genevois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (5 / septembre-octobre 2017), 2017, 978-2746248403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 6th International Conference of the CLEF Association, CLEF'15, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, Jaap; Pinel-Sauvagnat, Karen; Jones, Gareth J.F.; San Juan, Eric; Cappellato, Linda; Ferro, Nicola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, 2015, Information Systems and Applications, incl. Internet/Web, and HCI book sub series (LNISA), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of information retrieval systems (Rapport de recherche IRIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoTextes (Ontologies et Textes) - Bilan du projet de recherche financé au titre du BQR 2007/AO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId629"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josiane Mothe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeMix: Conditional GAN-Based Mixup for Improved Medical Image Augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Carlesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eliza Patulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI66578.2025.11339328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Amharic Information Retrieval: A Comparative Analysis of Traditional, Neural, and Transformer-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 8th International Conference on Information and Computer Technologies (ICICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Hawaii-Hilo, France. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICT64582.2025.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriPotential: A Novel Multi-Spectral and Multi-Temporal Remote Sensing Dataset for Agricultural Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Pourtales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (CBMI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PQPP: A Joint Benchmark for Text-to-Image Prompt and Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Valentina Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Computer Vision and Pattern Recognition Conference (CVPR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing domain-specific named entity recognition via segmentation and pseudo-labeled annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Ibrahima Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Chasseray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Athens, Greece. pp.552-559, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Retrieval for Low Resource languages - the Case of Amharic Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '25: The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Padua, Italy. pp.3098-3100, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3726302.3730274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representations of Entities in Auto-regressive Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piwowarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th BlackboxNLP Workshop: Analyzing and Interpreting Neural Networks for NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.433-451, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.blackboxnlp-1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPP++ 2025: Query Performance Prediction and its Applications in the Era of Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Aliannejadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LUCCA (Italy), France. pp.319-325, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 46th ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2023): Reflections from the Program Co-Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto P Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Poblete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Taipeh, Taiwan, France. pp.1-20, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3642979.3642991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédictibilité de la prédiction de la performance des requêtes? Une approche basée sur les valeurs aberrantes multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19éme COnférence francophone en Recherche d’Information et Applications (CORIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association ARIA, Apr 2024, La Rochelle, France. pp.458--467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie d'Invite pour la Traduction Automatique de Langues Vraiment peu Dotées - Etude Préliminaire du Cas de l'Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-RJCRI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2024.long_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métriques de tokenisation et leur corrélation avec les performances de traduction automatique multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs et challence d'extraction d'information few-shot (Atelier Eval LLM 2024) @ TALN 2024,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Duality of Interpretability and Explainability in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayah Barhrhouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aligon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Herndon, Virginia, United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict QPP? An approach based on multivariate outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.458--467, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56063-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education and research projects for preparing young researchers for future career in Earth Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide De Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers; GRSS: Geoscience and Remote Sensing Society, Jul 2023, Pasadena, CA, United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Word Embedding Interactions and LETOR Feature Evidences for Supervised QPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchana Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasis Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks Workshop (QPP++ 2023) co-located with 45th ECIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iQPP: Une Référence pour la Prédiction de Performances des Requêtes d'Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence en Recherche d'Information et Applications (CORIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications (ARIA); Association pour le Traitement Automatique des Langues (ATALA), Jun 2023, Paris, France. pp.214-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QPP++ 2023: Query-Performance Prediction and Its Evaluation in New Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiana Raiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Information Retrieval Models and Query Performance Predictors for Amharic Adhoc Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Knowledge Discovery and Information Retrieval (IC3K 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.98-108, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012224000003598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iQPP: A Benchmark for Image Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Poesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR: Special Interest Group on Information Retrieval, Jul 2023, Taipei, Taiwan. pp.2953-2963, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618.3591901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Correlation to Evaluate QPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks Workshop (QPP++ 2023) co-located with 45th ECIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trad'Europe - From Aquisition to Transmission of Traditional Dances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oshri Even-Zohar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.229-232, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotating Satellite Images of Forests with Keywords from a Specialized Corpus in the Context of Change Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.14-20, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Semantic Information Retrieval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual, France. pp.22-44, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14602-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Query processing: A Risk Sensitive Approach -Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France. pp.1335-1345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label Classification of Aircraft Heading Changes using Neural Network to Resolve Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence (ICAART 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, United States. pp.403-411, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010829500003116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Impact of Class Distribution on Deep Learning - The Case of Histological Images and Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Luga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural vs Balanced Distribution in Deep Learning on Whole Slide Images for Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Luga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th ACM/SIGAPP Symposium on Applied Computing (SAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM) - Special Interest Group on Applied Computing (SIGAPP), Mar 2021, Virtual Event, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem, a stemmer for Malagasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Apr 2021, Grenoble (virtuel), France. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2021.court_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologically Annotated Amharic Text Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGIR '21: The 44th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event Canada, France. pp.2349-2355, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404835.3463237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Atmospheric Turbulence for Civil Aircraft: A Data Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Data Mining Workshops (ICDM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Auckland (virtual), New Zealand. pp.1087-1093, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW53433.2021.00142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an Optimal Configuration Set for Selective Search Strategy - A Risk-Sensitive Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM International Conference on Information and Knowledge Management (CIKM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2021, Queensland ( virtual), Australia. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3459637.3482422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Braslavski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem un raciniseur pour le malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andonirina Andriamihasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence francophone en Recherche d’Information et Application (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Grenoble, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT-PREVISION AT HASOC 2020 : Fine-tuning BERT for Hate Speech and Offensive Content Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Parikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hate Speech and Offensive Content Identification in Indo-European Languages (HASOC@FIRE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hyderabad (virtual), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Oriented Approach for Detecting Cyberaggression in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51328-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2AIRTC: The Amharic Adhoc Information Retrieval Test Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evangelos Kanoulas; Theodora Tsikrika; Stefanos Vrochidis; Avi Arampatzis, Sep 2020, Thessaloniki, Greece. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Depression and Anorexia from Social Media: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circle 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METING: A Robust Log Parser Based on Frequent n-Gram Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Beijing, China. pp.84-88, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS49710.2020.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Aircraft Conflicts: data resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems (ICCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Exposure of Documents in Information Retrieval: a Community Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circle 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josiane Mothe; Iván Cantador; Max Chevalier; Massimo Melucci, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward and Backward Feature Selection for Query Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.690-697, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggression Identification in Social Media: a Transfer Learning Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trolling, Aggression and Cyberbullying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Performance Anomaly Detection with LSTM on Temporal Irregularities in Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIKM '20: The 29th ACM International Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Ireland, Ireland. pp.1961-1964, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3340531.3412157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Visual Intelligence for Security Information: The PREVISION H2020 Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Demestichas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iván Cantador; Max Chevalier; Massimo Melucci; Josiane Mothe, Jul 2020, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Insights from a Large Corpus of Scientific Papers on Specialisted Comprehensive Topics - the Case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES-2020 - 24th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier detection in multivariate functional data based on a geometric aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.383-386, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2020.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Document Representation for Adhoc Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online conference, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TRAC 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Trolling, Aggression and Cyberbullying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA),, May 2020, Marseille, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Variability of System Setting Effectiveness by Data Analytics and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.62-74, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem: A multilanguage rule-free stemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Congres Informatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Query Difficulty in IR: Impact of Difficulty Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Knowledge and Systems Engineering (KSE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Da Nang, Vietnam. pp.0, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KSE.2019.8919433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TwitCID: a Collection of Data Sets for Studies on Information Diffusion on Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.88-100, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Nutritional Label and Word Embedding to Estimate Information Check-Worthiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM 42nd International SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.941-944, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3331184.3331298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Set Class Distribution Analysis for Deep Learning Model - Application to Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic vs Non-Epistemic Criteria to Assess Wikipedia Articles: Evolution of Young People Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Information Literacy 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oulu, Finland. p. 329-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FABSPACE 2.0 Project For Geodata-Driven Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d consultation meeting of EO Open Science in ESRIN (EO Open Science 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA); European Space Research Institute (ESRIN), Sep 2017, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données FAIR : retour d'expérience de FabSpace 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur les Autorités de DOnnées (ADO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Analysis of CNN Settings for New Cancer whole-slide Histological Images Segmentation: the Case of Small Training Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mejbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on BioImaging (BIOIMAGING 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.120-128, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007406601200128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: Une innovation pédagogique qui met les géodonnées au coeur des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analytics and GEOmatics (SAGEO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction Focused on Summarized Letor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann-Arbor, MI, United States. pp.1177-1180, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour RI (Journée IRIT-SIG 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IRIT-SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Time Series Dimensionality Reduction for Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Summer School on Statistics for Data Science (S4D 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de publications scientifiques pour une analyse bibliométrique de l'activité de recherche sur la déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Mine : atelier sur la fouille de textes (TM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Cuxac (INIST - CNRS); Vincent Lemaire (Orange Labs), Jan 2018, Paris, France. pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic keyphrase extraction using graph-based methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rasolomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th ACM Symposium on Applied Computing (SAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2018, Pau, France. pp.728-730, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Social Media and Contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 17301 (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dagstuhl, Germany. pp.121-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TRAC 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Trolling, Aggression and Cyberbullying, in International @ Conference of Computational Linguistics (TRAC@COLING 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at CheckThat! 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lespagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Petitcol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building evaluation datasets for cultural microblog retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.3761-3765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Effectiveness Evaluation Without Relevance Judgments: Two Sides of the Same Coin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Roitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann-Arbor, MI, United States. pp.1233-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de Localisations dans les MicroBlogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatiales et Temporelles @ 18e conférence Extraction et Gestion des Connaissances (GAST@EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des plongements de mots dans les méthodes, supervisées et non supervisées, d'extraction automatique de mots clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rajoelina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hary Razakasoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Seminaire Veille Strategique Scientifique et Technologique (Seminaire VSST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f-Divergence Measures for Evaluation in Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Collaborative Technologies and Data Science in Smart City Applications (CODASSCA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Yerevan, Armenia. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique en Recherche d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire Veille Stratégique Scientifique et Technologique - VSST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association VSST, 31520 Ramonville Saint Agne (France), Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'apprentissage pour extraire les localisations dans les MicroBlog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Depressive Users in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolong He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing Information Retrieval System Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Abdulghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Alnajar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Ryzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conference francophone en Recherche d'Information et Applications (CORIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper21short⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the diffusion of brand's stories in social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: Universities Fostering Open Innovation Enabled by Earth Observation and Geo-spatial Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Maranesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bayzidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University-Industry Interaction Conference (UIIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, London, United Kingdom. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenedo.2557661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données d'Observation de la Terre pour la Détection des Changements de Couverture du Sol : Cas de la Détection de la Déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée variété des données SHS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction Focused on Summarized Letor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International ACM SIGIR conference on research and development in Information Retrieval (SIGIR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ann Arbor MI, United States. pp.1177-1180, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at e-Risk 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil utilisateur dans les réseaux sociaux : État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI 2017) in CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp. 395-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Content Analysis task Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2017 Microblog Cultural Contextualization Lab Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ImageCLEF 2017: Information Extraction from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Boato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 315-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Based Query Difficulty Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Colloquium on Information Retrieval (ECIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aberdeen, Scotland, United Kingdom. pp. 343-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0 une plateforme pour l'aide à la gestion d'images d'observation de la terre et des océans en classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géomatique, Enseignement &amp; Apprentissage à Toulouse (GET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France. pp. 55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT & MISA at Image CLEF 2017 - Multi label classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomena Ny Hoavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamitiana Ignace Randrianarivony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: A Platform for Application and Service Development based on Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Marantos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Paraskevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Siozios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Modern Circuits and Systems Technologies (MOCAST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Thessaloniki, Greece. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the Best System Parameter Configuration: the (Per Parameter Learning) PPL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Washha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp. 1308-1317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection: comparison of state of the art algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computer Science and Information Technologies CSIT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Yerevan, Armenia. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at e-Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdou Malam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Arziki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nezar Bellazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assafa El Kaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the CLEF Association (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage collaboratif sensible au contexte - Une approche basée sur LDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambinintsoa Jocelyn Rakotonirina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Congrés INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France. pp. 113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metric for Sentence Ordering Assessment Based on Topic-Comment Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Firsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. pp. 1061-1064, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3077136.3080720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpaces at ImageCLEF 2017 - Population Estimation (Remote) Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Bargiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bialczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: The Open-Innovation Network for Geodata-driven Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Olszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, Texas, United States. pp.353-356, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8126969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une base de données graphe pour l'analyse des logs de requêtes en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagun Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Conference francophone en Recherche d'Information et Applications (CORIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp. 43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment exploiter les données de santé ? Problématiques et enjeux (Demi-Journée FHU HoPeS 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-Journée FHU Handicaps cOgnitifs, Psychiques et Sensoriels - HoPeS et Traumatismes Crâniens : quels projets ? (HoPeS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ImageCLEF 2017 Population Estimation (Remote) Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bayzidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the CLEF Association, CLEF 2017 Labs Working Notes (CLEF 2017))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Locations in Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINCLing 2017 : 18th International Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficult queries: data analytics, machine learning and users studies (Conférence invitée, University of Lugano, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università della Svizzera italiana, Nov 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News Dissemination on Twitter and Conventional News Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrima Seth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shraddha Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangeeta Jadhay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Enterprise Information Systems (ICEIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp. 43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do frequent media words worsen query expansion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Digital Humanities: Resources, Methods, and Research ; a part of the Perm Natural Science forum (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Perm, Russia. pp. 100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT-QFR: IRIT Query Feature Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détection de signaux faibles à partir de corpus de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études transdisciplinaire 2017 - Les nouvelles figures de la radicalisation : contextes, parcours et subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tags and Information Recollection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Naples, Italy. pp.373-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion by Local Context Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 235-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyBestQuery : un jeu sérieux pour apprendre des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 735-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF 2016 Cultural Micro-blog Contextualization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Cross-Language Evaluation Forum for European Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44564-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do you Think this Query is Difficult? A User Study on Human Query Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mizzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International ACM SIGIR conference on research and development in Information Retrieval (SIGIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pise, Italy. pp.1073-1076, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2911451.2914696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Knowledge Base using Microblogs: the Case of Cultural MicroBlog Contextualization Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation forum (CLEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp. 1226-1237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural micro-blog Contextualization 2016 Workshop Overview: data and pilot tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a knowledge base using MicroBlogs: the case of festivals and location-based events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (CORIA - RJCRI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Rank System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Conference on Information and Knowledge Management (CIKM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Indianapolis, United States. pp. 2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique de termes-clés : Comparaison de méthodes non supervisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications - Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 315-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADORES: A Diversity-oriented Online Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual ACM Symposium on Applied Computing (SAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pise, Italy. pp.1075-1076, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851613.2851921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweet Data Mining: the Cultural Microblog Contextualization Data Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Rkha Chaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Scohy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation forum (CLEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Evora, Portugal. pp. 1246-1259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyBestQuery - A serious game to collect manual query reformulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque Veille Stratégique Scientifique et Technologique (VSST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rabat, Morocco. pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Re-ranking Based on Topic-Comment Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Research Challenge in Information Science (RCIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple-play bandit algorithm applied to recommender systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Florida Artificial Intelligence Research Society (FLAIRS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hollywood, United States. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de recommandations : algorithmes de bandits et évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47emes Journees de Statistique de la SFdS (JDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de bandit pour les systèmes de recommandation : le cas de multiples recommandations simultanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp. 73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédiction efficace de la difficulté des requêtes : une tâche impossible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.189-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des paramètres de recherche d'information: Etude de l'influence des paramètres sur les résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Moulinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp. 11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at INEX 2014 : Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2014 - Conference on Multilingual and Multimodal Information Access Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche dans le domaine de l'exploitation des données et des documents (Journée Maintenance Prévisionnelle, IUT de Figeac, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Maintenance Prévisionnelle 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion sélective de requêtes par apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association francophone de Recherche d’Information et Applications; GRCE : Groupement de Recherche en Communication Ecrite, Mar 2014, Nancy, France. pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Retrieval & Information mining ... and Big data (ASD 2014, Hammamet, Tunisie, 29/05/14-31/05/14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toine Bogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Huurdeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query expansion in information retrieval : What can we learn from a deep analysis of queries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics - Dialogue 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia. pp. 162-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based model to optimize cluster visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science (IEEE RCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation graphique basée sur un modèle d'énergie pour la représentation d'un graphe de citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème journée d'étude Réseaux Sociaux à Toulouse (ReSTo 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Amblard (IRIT); J. Crespo (LEREPS); A. de Federico (LISST-Cers); F. Hautefeuille (TRACES); B. Jouve (FRAMESPA / IMT); R. Levy (LEREPS); M. Maisonobe (LISST-Cieu), May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cyberpatterns: From Big Data to Reusable Knowledge, in conjunction with IEEE SOSE 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cyberpatterns, in conjunction with IEEE SOSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Information Retrieval Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juli Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Spanish Conference on Information Retrieval (CERI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruna, Spain. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparateurs à Vaste Marge pondérés en norme l2 pour la sélection de variables en apprentissage d’ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Choose : automatic Selection of the Information Retrieval Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Coruña, Spain. pp. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser Neo4j pour sa BI : Analyses Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagun Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup du groupe "Graph Database Toulouse" 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe "Graph Database Toulouse", Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at INEX 2013 : Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INitiative for the Evaluation of XML Retrieval (INEX), part of : Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Context Description Language for Medical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Ubiquitous, and Intelligent Computing (MUSIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gwangju, South Korea. pp. 421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Clicks Model for Web Search of Multi-clickable Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de recommandations : application à une plateforme de blogs et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Candillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Switzerland. pp. 269-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Patents for Prior Art Candidate Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Sadala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Information Mining and Management (IMMM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la pertinence dans les moteurs de recherche géoréférencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Candillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'accessibilité des non voyants aux partitions musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unités d'indexation et taille des requêtes pour la recherche d'information en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Perros-Guirec, France. pp.225-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Analysis of Users' Queries: towards an adaptive Information Retrieval System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SIGNAL-IMAGE TECHNOLOGY &amp; INTERNET–BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Shangai, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic features to predict query difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on research and Development in Information Retrieval, SIGIR, Predicting query difficulty - methods and applications workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Salvador de Bahia, Brazil. pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge discovery in bibliographic collections using concept hierarchies and visualization tools. Application to the astronomy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Hans Englmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Waikoloa, United States. pp.246, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.460579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased PromptORE: Enhancing Relation Extraction in Gendered Languages and Complex Texts The Case of Spanish Documents from the 16th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor López Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lucca, Italy. 15572, Springer Nature Switzerland, pp.262-275, 2025, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88708-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Performance Prediction and Its Evaluation in New Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 45th European Conference on Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3366, ceur-ws.org, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGIR '23: Proceedings of the 46th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsin-Hsi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Wei-Jou Duh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen-Hsen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto P. Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM: Association for Computing Machinery, pp.1--3497, 2023, Conference IR: Research and Development in Information Retrieval, 978-1450394086. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3539618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56 (2), pp.1-10, 2022, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3582900.3582913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - Information Retrieval Communities in Europe 2022: Proceedings of the 2nd Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3178, CEUR-WS.org, 2022, CEUR Workshop Proceedings, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - The Second Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Amigó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2022 - The Second Joint Conference of the Information Retrieval Communities in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3178, CEUR Workshop .org, 2022, CEUR Workshop Proceedings, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Machine Learning for Trend and Weak Signal Detection in Social Networks and Social Media 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEUR-WS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for Trend and Weak Signal Detection in Social Networks and Social Media 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France. 2606, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of CIRCLE 2020 - Conference of the Information Retrieval Communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Cantador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Melucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2621, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la COnférence en Recherche d'Informations et Applications - CORIA 2018, Rennes, France, 16/05/2018 - 18/05/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ligozat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d'Information et Applications, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the CLEF Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11018, Springer Cham, 2018, Lecture Notes in Computer Science, 978-3-319-98932-7. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Information, Information Retrieval, and Data Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Computer on Science and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labex CIMI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval: 38th European Conference on IR Research (ECIR 2016) proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francine Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferro, Nicola; Crestani, Fabio; Moens, Marie-Francine; Mothe, Josiane; Silvestri, Fabrizio; Di Nunzio, Giorgio Maria; Hauff, Claudia; Silvello, Gianmaria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padoue, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9626, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Information Systems and Applications, incl. Internet/Web, and HCI, 978-3-319-30671-1. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction : 6th International Conference of the CLEF Association, CLEF'15, Toulouse, France, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, J.; Pinel-Sauvagnat, Karen; Jones, G.; SanJuan, E.; Cappellato, L.; Wolf, I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the CLEF Association (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 564 pp., 2015, Lecture Notes in Computer Science (LNCS), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Limitations of Query Performance Prediction: Failures, Insights, and Implications for Selective Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Garouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3774427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of CNN Applications in Smart Agriculture Using Multimodal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.472. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25020472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of CNN Applications in Smart Agriculture Using Multimodal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.472. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25020472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Early Identification of Atmospheric Turbulence Using Flight Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.359-370. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images and CNN applications in smart agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ivanovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (1), pp.2352386. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2024.2352386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Future of Endangered and Low-Resource Languages---Our Role in the Age of LLMs: A Keynote at ECIR 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (1), pp.1--13. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687273.3687280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching satellite image annotations of forests with keyphrases from a specialized corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 p. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-20015-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Amharic information retrieval resources and corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58, p. 1157-1185. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-024-09719-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 1st Workshop on Query Performance Prediction and Its Evaluation in New Tasks (QPP++ 2023) at ECIR 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Faggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiana Raiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Fröbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3636341.3636356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned Text Representation for Amharic Information Retrieval and Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3: Special Issue "Novel Methods and Applications in Natural Language Processing"), pp.1-23, article 195. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14030195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven discovery of systems of ordinary differential equations using nonconvex multitask learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112 (5: Special Issue of the ECML PKDD 2022 Journal Track), pp.1523-1549. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-023-06315-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Query Processing: A Risk-Sensitive Selection of Search Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3608474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Suitable Class Distribution for Building Histological Images Data Sets Used in Deep Model Training - the Case of Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Suitable Class Distribution for Building Histological Images Datasets Used in Deep Model Training—The Case of Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismat Ara Reshma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (5), pp.1326--1349. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-022-00618-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments and Tools to Identify Radical Textual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenter Okon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schweer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonsas Juršėnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Predictive Analytics and Illicit Activities, 13 (4), pp.193. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13040193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InnEO’Space PhD: Preparing Young Researchers for a successful career on Earth Observation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Frate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1226 (1), pp.012084. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1226/1/012084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatry on Twitter: Content Analysis of the Use of Psychiatric Terms in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delanys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.e18539. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/18539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytics Methods to Understand Information Retrieval Effectiveness—A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2135. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10122135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853873v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amharic Adhoc Information Retrieval System Based on Morphological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilahun Yeshambel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaregal Assabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1294. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12031294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853944v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of brand stories spreading on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.559-591. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-021-00450-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'anomalies basée sur la forme dans les données fonctionnelles multivariées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, RNTI-B-17, p. 29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCLE 2020: : the first joint conference of the information retrieval communities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Cantador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Melucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3483382.3483394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Annotation of Change Detection Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (4), pp.1110. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21041110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des termes clés en recherche d’information - le cas du challenge TREC COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, RNTI-B-17, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFreeStem : Une méthode de racinisation indépendante de la langue et sans règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Coustié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based Outlier Detection in Multivariate Functional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Soubki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2020.105960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Insights from a Large Corpus of Scientific Papers on Specialisted Comprehensive Topics -the Case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IRIT, 176, pp.2287-2296. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.09.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de Données d'Observation de la Terre pour la Détection des Changements dans les Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information, document et web sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Information-Theoretical Distance Measure for Evaluating Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haroutunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (8), pp.887-903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic vs Non-epistemic Criteria to Assess Wikipedia Articles: Evolution of Young People Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communications in Computer and Information Science, 989, pp.329-339. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13472-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2018: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (2), pp.72-82. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308774.3308785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on evaluation of summarization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (5), pp.1794-1814. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Predict Locations in Tweets? A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Adaptively Rank Document Retrieval System Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.1-41. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Information Diffusion on Twitter - Analysis of predictive features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.257-264. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trust in Wikipedia evolves: a survey of students aged 11 to 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location extraction from tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.129-144. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Nutritional Label for Online Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Giachanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Grefenstette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gurevych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hanselowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.46-66. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3190580.3190588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure thème-rhème pour l'ordonnancement de documents en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Document numérique 2017, 20 (1), pp.39-66. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.2017.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Autocorrelation Features: A translation and rotation invariant approach for image classification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Tudor Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Lavinia Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10462-016-9532-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">РасшиРение запРоса в инфоРмационном поиске: что мы можем узнать из глубинного анализа запРоса?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ovchinnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications, CORIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEX Tweet Contextualization Task: Evaluation, Results and Lesson Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (5), pp.801-819. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Relevance Model for Query Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Nikitina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on ECIR 2016: 38th European Conference on Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Francine Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 50 (n° 1), pp. 12-27. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964797.2964801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis to Establish the Importance of Information Retrieval Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 21 (n° 13), pp. 1767-1789. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-021-13-1767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Choose the Best System Configuration in Information Retrieval: the case of repeated queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 21 (n° 13), pp. 1726-1745. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-021-13-1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CLEF 2015: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cappellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2888422.2888428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandit algorithms for the multiple-play recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2-3), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.18.2-3.59-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.55-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables en apprentissage d'ordonnancement : évaluation des SVM pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.18.1.97-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, le cas des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.9-48. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.19.3.9-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir la meilleure configuration d'un système de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (2), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.17.2.125-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word sense discrimination in information retrieval: a spectral clustering-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 51 (n° 2), pp. 16-31. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la qualité des systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ingénierie des Systèmes d’Information, 18 (3), pp.11-38. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.18.3.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-convex Regularizations for Feature Selection in Ranking With Sparse SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25 (n° 6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2286696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (2), pp.21-32. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2568388.2568393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sairam Gurajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.Pages 50-59. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2422256.2422264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on INEX 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Chappell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shlomo Geva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.Pages 33-42. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2215676.2215679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many performance measures to evaluate Information Retrieval Systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lafage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Online First™, 12 April 2011. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-011-0391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des critères d'évaluation des systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kompaoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (3), pp.289-308. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.29.289-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BMML: Braille Music Markup Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelin Ralalason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Asensio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture distribuée d'un entrepôt pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawell Iles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00402496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information : analyse de différents systèmes réalisant la même tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiq Dkaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (1), pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00287752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft Conflict Resolution Using Convolutional Neural Network on Trajectory Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ajith Abraham; Niketa Gandhi; Thomas Hanne; Tzung-Pei Hong; Tatiane Nogueira Rios; Weiping Ding. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems Design and Applications. 21st International Conference on Intelligent Systems Design and Applications (ISDA 2021) Held During December 13–15, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 418, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.806-815, 2022, Lecture Notes in Networks and Systems, 978-3-030-96307-1. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96308-8_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of machine learning models for early depression detection from users’ posts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faneva Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Detection of Mental Health Disorders by Social Media Monitoring: The First Five Years of the eRisk Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1018, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-139, 2022, Studies in Computational Intelligence book series (SCI), 978-3-031-04430-4. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04431-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprennent les jeunes usagers à propos de Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Louise Merzeau; Valérie Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.149-161, 2015, 9782840162056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01360441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual clustering for data analysis and graphical user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Hennig; Marina Meila; Fionn Murtagh; Roberto Rocci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cluster Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section VI : Cluster Validation and Further General Issues (chapter 30), </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman &amp; Hall, CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.679--702, 2015, 978-0429185472. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b19706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-206, 2012, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexionist and genetic approaches to achieve IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing in Information Retrieval Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag; Physica-Verlag HD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-198, 2000, Studies in Fuzziness and Soft Computing, 978-3-7908-2473-5. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7908-1849-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving aircraft conflicts: data resources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lapasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Siddiqur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems (ICCAS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France. , </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34849/cfsb-t270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic deforestation detection with deep learning: the case of Masoala National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Advanced Training Course on Land Remote Sensing - ESALTC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leicester, United Kingdom. , 521, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de publications scientifiques pour une analyse bibliométrique de l'activité de recherche sur la déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Grau (LIMSI-CNRS); Haïfa Zargayouna (LIPN, UMR CNRS, Université Paris 13). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre entre chercheurs en Intelligence Artificielle (IA) et en Recherche d’Information (RI) (Journée commune AFIA - ARIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0 - poster Innovation IT Day, 9 juin 2016, Labège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation IT day 9juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse Labège, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Lesteven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Preite Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Ricketts; Christina Birdie; and Eva Isaksson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library and Information Services in Astronomy V: Common Challenges, Uncommon Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Massachusetts, United States. 377, pp.193, 2007, Proceedings of the LISA V conference held 18-21 June 2006 in Cambridge, Massachusetts, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF ET PROCÉDÉ DE RÉCUPÉRATION D'INFORMATIONS UTILISANT UN ENSEMBLE DE CONFIGURATIONS DE RECHERCHE PRÉSÉLECTIONNÉES À L'AIDE DE FONCTIONS D'EFFICACITÉ ET DE RISQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zia Ullah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3771996. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FabSpace 2.0: the open-innovation network for geodata-driven innovation – by leveraging Space data in Universities 2.0 across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deforestation detection on satellite imagery with deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Machine Learning - FabSpace bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme et bilan du Workshop &amp;quot;Medical Information, Information Retrieval, and Data Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel apport des données spatiales et de l'information géographique pour les services numériques de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de l’IGN, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'Université de Perm le 28 septembre 2016 - From Information Retrieval to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tétralogie, Meet-up Néo4j, Blagnac, 24 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sémantique et liaison des données bibliographiques (ISS 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de recommandation et algorithmes de bandits: Notebook Ipython</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 9th International Conference of the CLEF Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionn Murtagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yun Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier / Hermès Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19 (3/Mai-Juin 2014), 2014, Ingénierie des systèmes d'information RSTI série ISI, 978-2746246737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Information Retrieval: 31th European Conference on IR Research, ECIR 2009, Toulouse, France, April 6-9, 2009, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5478, pp.1--820, 2009, Lecture Notes in Computer Science (LNCS), 978-3-642-00957-0. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodonnées et SIG éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Mothe; Sylvain Genevois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (5 / septembre-octobre 2017), 2017, 978-2746248403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction. 6th International Conference of the CLEF Association, CLEF'15, September 8-11, 2015, Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Savoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J.F. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mothe, Josiane; Savoy, Jacques; Kamps, Jaap; Pinel-Sauvagnat, Karen; Jones, Gareth J.F.; San Juan, Eric; Cappellato, Linda; Ferro, Nicola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of the Cross-Language Evaluation Forum for European Languages (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9283, 2015, Information Systems and Applications, incl. Internet/Web, and HCI book sub series (LNISA), 978-3-319-24026-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR Contint 2010 - CAAS (ANR-FORM-090601-01-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of information retrieval systems (Rapport de recherche IRIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ayter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoTextes (Ontologies et Textes) - Bilan du projet de recherche financé au titre du BQR 2007/AO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId629"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494488v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlesso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eliza Patulea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI66578.2025.11339328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Poesina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valentina Costache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Sakka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Yeshambel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaregal Assabie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT64582.2025.00041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730274" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.blackboxnlp-1.25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Faggioli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aliannejadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_49" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Ortiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.long_25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto P Kato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Poblete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642979.3642991" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchana Datta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasis Ganguly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciaccio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Frate" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide De Santis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ivanovici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012224000003598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiana Raiber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_42" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshri Even-Zohar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neptune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03855982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14602-2_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853742v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Siddiqur Rahman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010829500003116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Ara Reshma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonirina Andriamihasinoro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cousti&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03362977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404835.3463237" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3482422" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03360868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903422v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Englmeier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51328-3_19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faneva Ramiandrisoa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117077v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040547v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Parikh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Demestichas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lejeune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.38" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412157" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635076v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2019.8919433" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942338v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lespagnol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331184.3331298" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaspard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brousset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/hal-02319745v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio del Frate" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olszewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982968v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soubki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Akinyemi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rasolomanana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167392" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348226v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289947v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitcol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636725v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mizzaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roitero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mejbri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406601200128" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191797v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623130v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210121" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajoelina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hary Razakasoa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haroutunian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong He" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319694v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Abdulghani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alnajar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Belaroussi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryzhov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper21short" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Maranesi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Bayzidul Islam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Turek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenedo.2557661" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787386v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913685v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomena Ny Hoavy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Ignace Randrianarivony" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Marantos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Paraskevas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Siozios" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Menou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873773v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Washha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdou Malam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arziki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nezar Bellazrak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assafa El Kaidi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809379v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambinintsoa Jocelyn Rakotonirina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912804v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913658v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Muller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Villegas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boato" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712541v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873782v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Firsov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080720" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bargiel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bialczak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871311v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126969" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787427v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagun Pai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787422v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrima Seth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Nayak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Jadhay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913972v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913678v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roques" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109284v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534812v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_30" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109565v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911451.2914696" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671370v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692627v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535941v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535942v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682971v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534817v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109518v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dudognon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851921" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671365v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rkha Chaham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Scohy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712539v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077707v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lou&#235;dec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133774v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659314v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moulinou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156597v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666035v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252278v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142602v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112157v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Atkinson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pereira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259553v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119086v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Ayter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desclaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118863v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bigot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256396v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650254v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259547v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264564v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Candillier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217171v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083373v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faessel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Marty" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sadala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259542v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538161v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287776v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Hans Englmeier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460579" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05098256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor L&#243;pez Hidalgo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ortiz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88708-6_17" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963082v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447678v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Hsi Chen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wei-Jou Duh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Hsen Huang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto P. Kato" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044894v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Amig&#243;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582900.3582913" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853785v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447740v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887476v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cantador" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Melucci" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003818v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044243v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982560v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cimi.univ-toulouse.fr/en/meeting-medical-information-information-retrieval-and-data-science" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155041v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crestani" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francine Moens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Silvestri" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319306704" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198249v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Savoy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319240268" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379351v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774427" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923529v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25020472" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043513v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375584v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0391" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749771v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2024.2352386" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687459v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687273.3687280" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687444v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20015-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755851v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09719-x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229854v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14030195" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404231v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Fr&#246;be" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636341.3636356" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213903v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3608474" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142117v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06315-y" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853890v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Okon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schweer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsas Jur&#353;&#279;nas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13040193" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853933v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bayer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castello" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1226/1/012084" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614832v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delanys" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18539" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03604324v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447716v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00618-7" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853873v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10122135" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853944v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031294" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853725v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00450-x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729855v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soubki" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690877v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483382.3483394" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150419v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041110" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729963v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121993v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0605" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03362984v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.09.287" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960358v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105960" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507846v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0337" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419470v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835675v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13472-3_31" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02130700v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2019.04.001" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231937" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901421v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511769v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.10.010" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507875v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640811v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2017.11.001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463485v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fuhr" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Giachanou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gurevych" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hanselowski" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3190580.3190588" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536346v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00002" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515044v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Lavinia Ionescu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-016-9532-4" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006409v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006405v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nikitina" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447337v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964797.2964801" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464323v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J.F. Jones" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2888422.2888428" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592043v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayter" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-021-13-1767" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592024v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-021-13-1726" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659313v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.59-79" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259566v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.97-121" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071750v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.3.9-48" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465095v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.125-147" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153775v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Hristea" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Popescu" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2014.10.007" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467001v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.3.11-38" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123818v3" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2286696" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658732v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lafage" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-011-0391-7" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZ44K6PZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663792v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kompaor&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.289-308" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4X4GB1WQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437643v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelin Ralalason" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Asensio" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00402496v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Iles" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628435v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03854902v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-04431-1_5" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04431-1_5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01360441v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190193v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.1201/b19706/handbook-cluster-analysis-christian-hennig-marina-meila-fionn-murtagh-roberto-rocci" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19706" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359538v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3J2Q12B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617761v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982957v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120276v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159050v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889004v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preite Martinez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743684v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982562v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023411v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044231v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982577v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131866v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159078v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159047v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165016v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198246v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252277v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-19-n-3-mai-juin-2014/mothe/hermes-science-publications/livre/9782746246737" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954074v2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berrut" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015150v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209314v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252279v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494488v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carlesso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eliza Patulea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI66578.2025.11339328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilahun Yeshambel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaregal Assabie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICT64582.2025.00041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Sakka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Poesina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valentina Costache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chasseray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Molina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730274" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.blackboxnlp-1.25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Faggioli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aliannejadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_49" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto P Kato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Poblete" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642979.3642991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Ortiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.long_25" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Barhrhouj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56063-7_38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ciaccio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Frate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide De Santis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ivanovici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchana Datta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasis Ganguly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zia Ullah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiana Raiber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_42" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012224000003598" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618.3591901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshri Even-Zohar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neptune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617242" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03855982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14602-2_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853742v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Siddiqur Rahman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010829500003116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat Ara Reshma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Luga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andonirina Andriamihasinoro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cousti&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03362977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404835.3463237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW53433.2021.00142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3459637.3482422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03360868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040547v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Parikh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faneva Ramiandrisoa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Englmeier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51328-3_19" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877723v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS49710.2020.00018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877632v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412157" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Demestichas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lejeune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2020.38" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635076v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930098v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2019.8919433" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930104v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942338v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lespagnol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331184.3331298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaspard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brousset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/hal-02319745v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio del Frate" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olszewski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mejbri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007406601200128" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210121" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Soubki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Akinyemi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rasolomanana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167392" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348226v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289947v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitcol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623111v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mizzaro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roitero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rajoelina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hary Razakasoa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haroutunian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong He" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319694v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Abdulghani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Alnajar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Belaroussi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryzhov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper21short" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Maranesi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Bayzidul Islam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Turek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenedo.2557661" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787428v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912817v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Muller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Villegas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913685v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nomena Ny Hoavy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamitiana Ignace Randrianarivony" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Marantos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Paraskevas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Siozios" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Menou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Washha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdou Malam" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arziki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nezar Bellazrak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assafa El Kaidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809379v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambinintsoa Jocelyn Rakotonirina" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873782v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Firsov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080720" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bargiel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bialczak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871311v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126969" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787427v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagun Pai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116314v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624131v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131874v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787422v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agrima Seth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Nayak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Jadhay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913972v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913678v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roques" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109284v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535941v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571620v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Murtagh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44564-9_30" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109565v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2911451.2914696" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671370v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535942v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682971v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534817v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109518v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dudognon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851921" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671365v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rkha Chaham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Scohy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712539v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077707v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lou&#235;dec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671320v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133774v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moulinou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220755v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666035v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252278v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142602v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112157v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Atkinson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pereira" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119086v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Ayter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desclaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259553v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118863v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bigot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256396v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217171v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650254v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259547v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264564v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Candillier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083373v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faessel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Marty" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sadala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259542v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538161v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Encelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287776v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Hans Englmeier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460579" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05098256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor L&#243;pez Hidalgo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ortiz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88708-6_17" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963082v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447678v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Hsi Chen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wei-Jou Duh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Hsen Huang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto P. Kato" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539618" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044894v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Amig&#243;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582900.3582913" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853785v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447740v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887476v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cantador" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Melucci" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003818v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044243v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Trabelsi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982560v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cimi.univ-toulouse.fr/en/meeting-medical-information-information-retrieval-and-data-science" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155041v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crestani" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francine Moens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Silvestri" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319306704" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198249v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Savoy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319240268" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379351v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774427" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923529v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25020472" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043513v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375584v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0391" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749771v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2024.2352386" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687459v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687273.3687280" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687444v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20015-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755851v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09719-x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404231v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Fr&#246;be" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636341.3636356" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229854v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14030195" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142117v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06315-y" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213903v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3608474" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03604324v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447716v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00618-7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853890v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Okon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schweer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsas Jur&#353;&#279;nas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13040193" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853933v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bayer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Castello" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1226/1/012084" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614832v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delanys" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18539" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853873v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10122135" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853944v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031294" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03853725v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00450-x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729855v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soubki" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690877v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483382.3483394" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150419v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041110" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729963v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121993v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0605" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960358v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105960" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03362984v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.09.287" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507846v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0337" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419470v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835675v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13472-3_31" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442736v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cappellato" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308774.3308785" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02130700v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2019.04.001" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901421v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092955v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231937" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511769v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.10.010" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507875v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640811v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2017.11.001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463485v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fuhr" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Giachanou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gurevych" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hanselowski" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3190580.3190588" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536346v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00002" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515044v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Lavinia Ionescu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Popescu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-016-9532-4" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006409v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006405v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nikitina" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447337v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964797.2964801" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592043v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayter" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-021-13-1767" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592024v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-021-13-1726" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464323v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J.F. Jones" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2888422.2888428" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659313v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.59-79" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259566v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.97-121" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071750v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.3.9-48" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465095v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.125-147" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153775v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Hristea" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Popescu" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2014.10.007" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467001v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.3.11-38" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123818v3" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Canu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2286696" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658732v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lafage" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-011-0391-7" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZ44K6PZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663792v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kompaor&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.289-308" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4X4GB1WQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437643v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelin Ralalason" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Asensio" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00402496v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Iles" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Chikh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287752v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poulain" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628435v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03854902v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-04431-1_5" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04431-1_5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01360441v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190193v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.1201/b19706/handbook-cluster-analysis-christian-hennig-marina-meila-fionn-murtagh-roberto-rocci" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19706" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359538v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3J2Q12B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617761v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982957v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120276v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159050v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889004v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preite Martinez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743684v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023411v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044231v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982562v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982577v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131866v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159078v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159047v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165016v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198246v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02003002v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252277v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/ingenierie-des-systemes-d-information-rsti-serie-isi-volume-19-n-3-mai-juin-2014/mothe/hermes-science-publications/livre/9782746246737" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954074v2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berrut" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015150v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209314v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252276v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252279v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>