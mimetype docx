--- v0 (2026-03-28)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josipa Mandić </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable opérationnelle duProjet MANTA Network.                          Megara, Aegina & Thaenae: a Mediterranean network of training field schools on ancient coastal cities(Amidex -AAP International 2022 - Research and Training)                                                 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josipa-mandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-3445-9643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231703279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Gadolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou de Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosaria Luberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente 102 (1), pp.214-584, 2024, 2585-2418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottery chaînes opératoires at Incoronata. Local/regional production and imports (9th to 7th centuries BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes H. Sterba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Fragnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xenia Charalambidou and Jean Paul Crielaard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, technology transfer and cultural transmission. Macroscopic and science-based analyses of pottery from Greek mother-cities and ‘colonial’ and indigenous communities in southern Italy and Sicily, ca. 800-600 BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Archaeological Science: Reports, Elsevier, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Peloponnese to Incoronata: ceramic productions, functions and consumption in contexts during the 7th century BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anastasia Gadolou, Mario Denti, Jean-Christophe Sourisseau, Lou de Barbarin, Maria Rosaria Luberto, Josipa Mandić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Archeologica di Atene e delle Missioni Italiane in Oriente 102 (1), pp.437-457, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th- and 7th-c. BC GPW - Greek pottery workshops: from Rome to Athens, looking to Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou de Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosaria Luberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anastasia Gadolou; Mario Denti; Jean-Christophe Sourisseau; Lou de Barbarin; Maria Rosaria Luberto; Josipa Mandić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 102/1, pp.219-225, 2024, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites et pratiques funéraires dans la nécropole de San Brancato (Potenza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Attia; Ch. Mazet; V. Petta; D. Costanzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Infinito sarà il tempo dell'Ade". L’archéologie funéraire en Italie du Sud (fin vie ‑ début iiie s. av. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Osanna edizioni, pp.155-168, 2022, Archeologia nuova serie, 9788881676019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-glazed and 'Gnathia style' pottery from the grave goods of the necropolis of San Brancato (Basilicata, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Kamenjarin; M. Ugarković. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the neighborhood. The role of ceramics in understanding place in the Hellenistic world. Proceedings of the 3rd Conference of IARPotHP Kaštela June 2017, 1st–4th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoibos Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-225, 2020, IARPotHP, International Association for Research on Pottery of the Hellenistic Period e. V., 978-3851612370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nécropole lucanienne entre la mer ionienne et la mer tyrrhénienne : San Brancato di Sant'Arcangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier de Cazanove; Alain Duplouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers : archéologie et patrimoine (actes du Colloque international, Paris, 5-7 novembre 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°50, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-357, 2019, Collection du Centre Jean Bérard, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il thesauros dei Sicioni a Delfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aldo Corcella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I "tessuti" della memoria : costruzioni, trasmissioni, invenzioni : atti del I Convegno del Dottorato di ricerca del DiSU, Potenza, 24-25 maggio 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni di Pagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-195, 2018, 978-88-7470-601-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidenze archeologiche tra V e III sec. a.C. a San Brancato di Sant’Arcangelo (PZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Pontrandolfo, Michele Scafuro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialoghi sull'Archeologia della Magna Grecia e del Mediterraneo. Atti del I Convegno Internazionale di Studi, Paestum, 7-9 settembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.881-888, 2017, 978-88-87744-76-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramica a figure rosse, sovraddipinta e miniaturistica di Timmari (MT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. Battiloro, M. Osanna (dir.), Brateís datas. Pratiche rituali, votivi e strumenti del culto dai santuari della Lucania antica, Venosa; pp. 99-111</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l'atelier de formation &amp;quot;Instrumentum métallique et monnaies : inventaire, conservation, restauration et valorisation&amp;quot; (17-21 février 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national du patrimoine de Tunisie; Université de Sfax (Faculté des Lettres et Sciences Humaines); Centre Camille Jullian (CCJ UMR 7299); Ecole pratique des hautes études (EPHE); Ambassade de France en Tunisie (Service de Coopération et d’Action Culturelle); Institut de recherche sur le Maghreb contemporain (MEAE-CNRS, UAR 3077)). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand espace hypogée d’Incoronata, ses dépositions chtoniennes et une nouvelle structure monumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.13898. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14puu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouveaux extraordinaires témoignages de la ritualité chtonienne à Incoronata. Campagne 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Italie, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoronata, la campagne de fouille 2022 : confirmations et nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.8925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourse ou la mort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS n° 2, pp.78-98. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comunità dell’entroterra:il caso di San Brancato di Sant’Arcangelo (PZ).La necropoli lucana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIRIS : Studi e ricerche della Scuola di specializzazione in archeologia di Matera.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SIRIS HERAKLEIA POLYCHORON. CITTÀ E CAMPAGNA TRA ANTICHITÀ E MEDIOEVO, 14, pp.203-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From realia to virtual reality. A project of Mediterranean archaeological heritage valorisation overseas through Digital Archaeology and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Saltini Semerari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists (EAA). Archaeological Sciences, Humanities and the Digital era: Bridging the Gaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artemios Oikonomou; Kleopatra Kathariou, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From raw clay, back to earth: Techniques, Functions and Consumptions of early Iron Age Pottery at Incoronata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Willborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Malingre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists. Centering the object: between production and consumption in ceramic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carl Knappett; Elena Paralovo; Patricia Rosell Garrido; Aude Tsuvaltsidis, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pottery productions and their role in the social dynamics between indigenous and allogenous communities in the Iron Age Mediterranean. The case of Incoronata (Basilicata, Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BECAP-Belgrade Conference of Archaeological Pottery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jasna Vuković; Vesna Bikić, May 2024, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Peloponnese to Incoronata: ceramic productions, functions and consumption in contexts during the 7th century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second preliminary Workshop Greek Pottery between Aegean and Central Mediterranean in the 8th and 7th Centuries BC. Productions, styles, and iconographies, functions and contexts, mars 2024, SAIA Athèns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Denti; J.-C. Sourisseau; L. de Barbarin; J. Mandić; M.R.Luberto, Mar 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek pottery in the light of the latest archaeological discoveries at Incoronata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Workshop “Cultural interaction in the ancient Mediterranean”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Saltini Semerari; L. Bernardo-Ciddio, Jan 2023, University of Michigan, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottery chaînes opératoires at Incoronata. Local/regional production and imports (9th to 7th centuries BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes H. Sterba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Fragnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, technology transfer and cultural transmission. Macroscopic and science-based analyses of pottery from Greek mother-cities and ‘colonial’ and indigenous communities in southern Italy and Sicily, ca. 800-600 BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, X. Charalambidou; J. P. Crielaard; VU University, Oct 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentazione ceramica dei contesti archeologici di Incoronata. Nuovi dati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ippolito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LV Riunione Scientifica IIPP “Preistoria e Protostoria della Basilicata“, Matera, 6-10 aprile 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIPP – Preistoria e protostoria della Basilicata, Apr 2022, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the connectivity. Matt-painted and Greek pottery in the light of the latest archeological discoveries at Incoronata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIA Annual Meeting 2022: Southeastern Italy in the 1st millennium B.C.E., between connectivity and isolation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Peruzzi; Ch. Haintz; L. Bernardo-Ciddio, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibulae as status and gender markers in the grave goods of Ancient Lucania between the 4th and the 3rd century B.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquia Anatolica et Aegaea - Congressus internationales Smyrnenses XII: Ancient Greek, Roman and Byzantine fibulae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dokuz Eylül University, May 2022, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoronata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier atelier préparatoire Les céramiques grecques d’Occident des VIIIe et VIIe s. av. J.‑C. Productions, styles et iconographies, fonctions, contextes d’utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mario Denti; Jean-Christophe Sourisseau; Lou de Barbarin; Josipa Mandić, Mar 2021, EFR, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramica a vernice nera e 'di Gnathia' nei corredi funerari di una comunità della media Val d'Agri (Basilicata). Alcune osservazioni sulla tipologia, decorazioni e sulle produzioni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the neighborhood : the role of ceramics in understanding place in the hellenistic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kaštela, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La necropoli di S. Brancato di Sant’Arcangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Taller doctoral de arqueología: Necrópolis en zonas de contacto de distintas sociedades en el occidente (Europa y Mediterraneo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Archäeologisches Institut; École des hautes études hispaniques et ibériques, May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcune considerazioni sulla ceramica a figure rosse della necropoli lucana di S. Brancato di S. Arcangelo (PZ).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop Problems and methods of pottery classifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola di Specializzazione in Archeologia di Matera, Jun 2014, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comunità dell’entroterra: il caso di San Brancato di S. Arcangelo (PZ). La necropoli lucana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siris Herakleia Polychorion - Siris, Herakleia, Polychorion. Città e campagna tra antichità e medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Policoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura materiale e archeologia digitale tra valorizzazione, ricerca e fruizione internazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Saltini Semerari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La céramique matt-painted de l’Italie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, CJB, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Œnôtres et Romains : la mesogaia lucanienne de la fin du Ve au IIIe siècle av. J.-C. : la documentation archeologique de S. Brancato di Sant'Arcangelo (Fouilles 1980-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Rennes 2; Università degli Studi della Basilicata, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04520802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josipa Mandić </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable opérationnelle duProjet MANTA Network.                          Megara, Aegina & Thaenae: a Mediterranean network of training field schools on ancient coastal cities(Amidex -AAP International 2022 - Research and Training)                                                 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josipa-mandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-3445-9643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231703279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Gadolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou de Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosaria Luberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 102 (1), pp.214-584, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottery chaînes opératoires at Incoronata. Local/regional production and imports (9th to 7th centuries BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes H. Sterba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Fragnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xenia Charalambidou and Jean Paul Crielaard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, technology transfer and cultural transmission. Macroscopic and science-based analyses of pottery from Greek mother-cities and ‘colonial’ and indigenous communities in southern Italy and Sicily, ca. 800-600 BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Archaeological Science: Reports, Elsevier, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Peloponnese to Incoronata: ceramic productions, functions and consumption in contexts during the 7th century BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anastasia Gadolou, Mario Denti, Jean-Christophe Sourisseau, Lou de Barbarin, Maria Rosaria Luberto, Josipa Mandić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Archeologica di Atene e delle Missioni Italiane in Oriente 102 (1), pp.437-457, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th- and 7th-c. BC GPW - Greek pottery workshops: from Rome to Athens, looking to Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou de Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosaria Luberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anastasia Gadolou; Mario Denti; Jean-Christophe Sourisseau; Lou de Barbarin; Maria Rosaria Luberto; Josipa Mandić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 102/1, pp.219-225, 2024, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites et pratiques funéraires dans la nécropole de San Brancato (Potenza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Attia; Ch. Mazet; V. Petta; D. Costanzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Infinito sarà il tempo dell'Ade". L’archéologie funéraire en Italie du Sud (fin vie ‑ début iiie s. av. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Osanna edizioni, pp.155-168, 2022, Archeologia nuova serie, 9788881676019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-glazed and 'Gnathia style' pottery from the grave goods of the necropolis of San Brancato (Basilicata, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Kamenjarin; M. Ugarković. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the neighborhood. The role of ceramics in understanding place in the Hellenistic world. Proceedings of the 3rd Conference of IARPotHP Kaštela June 2017, 1st–4th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoibos Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-225, 2020, IARPotHP, International Association for Research on Pottery of the Hellenistic Period e. V., 978-3851612370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nécropole lucanienne entre la mer ionienne et la mer tyrrhénienne : San Brancato di Sant'Arcangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier de Cazanove; Alain Duplouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers : archéologie et patrimoine (actes du Colloque international, Paris, 5-7 novembre 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°50, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-357, 2019, Collection du Centre Jean Bérard, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il thesauros dei Sicioni a Delfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aldo Corcella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I "tessuti" della memoria : costruzioni, trasmissioni, invenzioni : atti del I Convegno del Dottorato di ricerca del DiSU, Potenza, 24-25 maggio 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni di Pagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-195, 2018, 978-88-7470-601-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidenze archeologiche tra V e III sec. a.C. a San Brancato di Sant’Arcangelo (PZ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Pontrandolfo, Michele Scafuro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialoghi sull'Archeologia della Magna Grecia e del Mediterraneo. Atti del I Convegno Internazionale di Studi, Paestum, 7-9 settembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.881-888, 2017, 978-88-87744-76-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramica a figure rosse, sovraddipinta e miniaturistica di Timmari (MT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. Battiloro, M. Osanna (dir.), Brateís datas. Pratiche rituali, votivi e strumenti del culto dai santuari della Lucania antica, Venosa; pp. 99-111</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l'atelier de formation &amp;quot;Instrumentum métallique et monnaies : inventaire, conservation, restauration et valorisation&amp;quot; (17-21 février 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national du patrimoine de Tunisie; Université de Sfax (Faculté des Lettres et Sciences Humaines); Centre Camille Jullian (CCJ UMR 7299); Ecole pratique des hautes études (EPHE); Ambassade de France en Tunisie (Service de Coopération et d’Action Culturelle); Institut de recherche sur le Maghreb contemporain (MEAE-CNRS, UAR 3077)). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand espace hypogée d’Incoronata, ses dépositions chtoniennes et une nouvelle structure monumentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.13898. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14puu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouveaux extraordinaires témoignages de la ritualité chtonienne à Incoronata. Campagne 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Italie, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoronata, la campagne de fouille 2022 : confirmations et nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.8925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourse ou la mort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS n° 2, pp.78-98. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comunità dell’entroterra:il caso di San Brancato di Sant’Arcangelo (PZ).La necropoli lucana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIRIS : Studi e ricerche della Scuola di specializzazione in archeologia di Matera.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SIRIS HERAKLEIA POLYCHORON. CITTÀ E CAMPAGNA TRA ANTICHITÀ E MEDIOEVO, 14, pp.203-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From realia to virtual reality. A project of Mediterranean archaeological heritage valorisation overseas through Digital Archaeology and AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Saltini Semerari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists (EAA). Archaeological Sciences, Humanities and the Digital era: Bridging the Gaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artemios Oikonomou; Kleopatra Kathariou, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From raw clay, back to earth: Techniques, Functions and Consumptions of early Iron Age Pottery at Incoronata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Willborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Malingre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists. Centering the object: between production and consumption in ceramic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carl Knappett; Elena Paralovo; Patricia Rosell Garrido; Aude Tsuvaltsidis, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pottery productions and their role in the social dynamics between indigenous and allogenous communities in the Iron Age Mediterranean. The case of Incoronata (Basilicata, Southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BECAP-Belgrade Conference of Archaeological Pottery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jasna Vuković; Vesna Bikić, May 2024, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Peloponnese to Incoronata: ceramic productions, functions and consumption in contexts during the 7th century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second preliminary Workshop Greek Pottery between Aegean and Central Mediterranean in the 8th and 7th Centuries BC. Productions, styles, and iconographies, functions and contexts, mars 2024, SAIA Athèns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Denti; J.-C. Sourisseau; L. de Barbarin; J. Mandić; M.R.Luberto, Mar 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greek pottery in the light of the latest archaeological discoveries at Incoronata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Workshop “Cultural interaction in the ancient Mediterranean”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Saltini Semerari; L. Bernardo-Ciddio, Jan 2023, University of Michigan, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottery chaînes opératoires at Incoronata. Local/regional production and imports (9th to 7th centuries BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes H. Sterba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Fragnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration, technology transfer and cultural transmission. Macroscopic and science-based analyses of pottery from Greek mother-cities and ‘colonial’ and indigenous communities in southern Italy and Sicily, ca. 800-600 BCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, X. Charalambidou; J. P. Crielaard; VU University, Oct 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentazione ceramica dei contesti archeologici di Incoronata. Nuovi dati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ippolito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LV Riunione Scientifica IIPP “Preistoria e Protostoria della Basilicata“, Matera, 6-10 aprile 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIPP – Preistoria e protostoria della Basilicata, Apr 2022, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the connectivity. Matt-painted and Greek pottery in the light of the latest archeological discoveries at Incoronata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIA Annual Meeting 2022: Southeastern Italy in the 1st millennium B.C.E., between connectivity and isolation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B. Peruzzi; Ch. Haintz; L. Bernardo-Ciddio, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibulae as status and gender markers in the grave goods of Ancient Lucania between the 4th and the 3rd century B.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquia Anatolica et Aegaea - Congressus internationales Smyrnenses XII: Ancient Greek, Roman and Byzantine fibulae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dokuz Eylül University, May 2022, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoronata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier atelier préparatoire Les céramiques grecques d’Occident des VIIIe et VIIe s. av. J.‑C. Productions, styles et iconographies, fonctions, contextes d’utilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mario Denti; Jean-Christophe Sourisseau; Lou de Barbarin; Josipa Mandić, Mar 2021, EFR, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramica a vernice nera e 'di Gnathia' nei corredi funerari di una comunità della media Val d'Agri (Basilicata). Alcune osservazioni sulla tipologia, decorazioni e sulle produzioni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the neighborhood : the role of ceramics in understanding place in the hellenistic world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kaštela, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La necropoli di S. Brancato di Sant’Arcangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Taller doctoral de arqueología: Necrópolis en zonas de contacto de distintas sociedades en el occidente (Europa y Mediterraneo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Archäeologisches Institut; École des hautes études hispaniques et ibériques, May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcune considerazioni sulla ceramica a figure rosse della necropoli lucana di S. Brancato di S. Arcangelo (PZ).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop Problems and methods of pottery classifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola di Specializzazione in Archeologia di Matera, Jun 2014, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comunità dell’entroterra: il caso di San Brancato di S. Arcangelo (PZ). La necropoli lucana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siris Herakleia Polychorion - Siris, Herakleia, Polychorion. Città e campagna tra antichità e medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Policoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura materiale e archeologia digitale tra valorizzazione, ricerca e fruizione internazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Saltini Semerari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La céramique matt-painted de l’Italie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, CJB, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Œnôtres et Romains : la mesogaia lucanienne de la fin du Ve au IIIe siècle av. J.-C. : la documentation archeologique de S. Brancato di Sant'Arcangelo (Fouilles 1980-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josipa Mandić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Rennes 2; Università degli Studi della Basilicata, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04520802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1CB9918"/>
+    <w:nsid w:val="CE90C617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>