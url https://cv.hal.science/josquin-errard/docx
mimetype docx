--- v0 (2026-03-11)
+++ v1 (2026-04-05)
@@ -576,429 +576,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICO: Probe of Inflation and Cosmic Origins</w:t>
+                <w:t xml:space="preserve">Cross-correlation of CMB Polarization Lensing with High- z Submillimeter Herschel -ATLAS Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaul Hanany</w:t>
+                <w:t xml:space="preserve">M. Aguilar Faúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Alvarez</w:t>
+                <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Artis</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Ashton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Aumont</w:t>
+                <w:t xml:space="preserve">D. Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1908.07495⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 886 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4a78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302836v1</w:t>
+                <w:t xml:space="preserve">hal-03148254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of tropospheric ice clouds with a ground-based CMB polarization experiment, POLARBEAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.O. Aguilar-Faúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 870 (2), pp.102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-correlation of CMB Polarization Lensing with High- z Submillimeter Herschel -ATLAS Galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PICO: Probe of Inflation and Cosmic Origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaul Hanany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aguilar Faúndez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+                <w:t xml:space="preserve">Marcelo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barron</w:t>
+                <w:t xml:space="preserve">Emmanuel Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beck</w:t>
+                <w:t xml:space="preserve">Peter Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 886 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (7), pp.194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4a78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1908.07495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148254v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Bandpass Variations on Foreground Removal Forecasts for Future CMB Experiments</w:t>
               </w:r>
@@ -1376,399 +1376,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lensing Reconstruction in Post-Born Cosmic Microwave Background Weak Lensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring cosmic origins with CORE: Cosmological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Fabbian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eleonora Di Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thejs Brinckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Gerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.043512⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823197v1</w:t>
+                <w:t xml:space="preserve">hal-01768096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring cosmic origins with CORE: Extragalactic sources in cosmic microwave background maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Zotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. González-Nuevo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez-Caniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Greenslade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 04, pp.020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cosmic origins with CORE: Cosmological parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vivian Poulin</w:t>
+                <w:t xml:space="preserve">Lensing Reconstruction in Post-Born Cosmic Microwave Background Weak Lensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François R. Bouchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giulio Fabbian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Errard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 04, pp.017. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.043512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.043512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768096v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a continuously rotating half-wave plate on the POLARBEAR telescope</w:t>
               </w:r>
@@ -1901,51 +1901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making maps of Cosmic Microwave Background polarization for B-mode studies: the POLARBEAR example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Poletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Fabbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,51 +1961,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kam Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 600, pp.A60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201629467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
@@ -2165,64 +2165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiteBIRD: Mission Overview and Focal Plane Layout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matsumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2396,205 +2396,205 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino physics from the cosmic microwave background and large scale structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. N., Abazajian</w:t>
+                <w:t xml:space="preserve">K.N. Abazajian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K., Arnold</w:t>
+                <w:t xml:space="preserve">J. Austermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J., Austermann</w:t>
+                <w:t xml:space="preserve">B.A. Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A., Benson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C., Bischoff</w:t>
+                <w:t xml:space="preserve">C. Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.66-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01183644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLARBEAR constraints on cosmic birefringence and primordial magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. r. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,1069 +2603,1069 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darcy Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.123509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolmogorov-Smirnov like test for time-frequency Fourier spectrogram analysis in LISA Pathfinder</w:t>
+                <w:t xml:space="preserve">Modeling Atmospheric Emission for CMB Ground-based Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-014-9432-z⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 809, pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/809/1/63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481074v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01184756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Atmospheric Emission for CMB Ground-based Observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M., Atlas</w:t>
+                <w:t xml:space="preserve">Kolmogorov-Smirnov like test for time-frequency Fourier spectrogram analysis in LISA Pathfinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/809/1/63⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-014-9432-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01184756v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Measurement Of The Cosmic Microwave Background B -Mode Polarization Power Spectrum At Sub-Degree Scales With Polarbear</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Atlas</w:t>
+                <w:t xml:space="preserve">PRISM (Polarized Radiation Imaging and Spectroscopy Mission): an extended white paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Banday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Barreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/794/2/171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/02/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549184v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRISM (Polarized Radiation Imaging and Spectroscopy Mission): an extended white paper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Belen Barreiro</w:t>
+                <w:t xml:space="preserve">A Measurement Of The Cosmic Microwave Background B -Mode Polarization Power Spectrum At Sub-Degree Scales With Polarbear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/02/006⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 794 (2), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/794/2/171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923419v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Cosmic Microwave Background Polarization Lensing Power Spectrum with the POLARBEAR Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113, pp.021301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.021301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01083503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Gravitational Lensing of the Cosmic Microwave Background Polarization from Cross-Correlation with the Cosmic Infrared Background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">M., Atlas</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.131302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.131302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01083502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrophysical foregrounds and primordial tensor-to-scalar ratio constraints from cosmic microwave background B-mode polarization observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stompor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.083006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.083006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00692321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for performance forecasting and optimization of CMB B-mode observations in the presence of astrophysical foregrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stompor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.063005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.84.063005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00622812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3675,196 +3675,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICO: Probe of Inflation and Cosmic Origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Dodelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyman Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James G. Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of Galactic foregrounds for the Simons Observatory primordial gravitational wave search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Thorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dunkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,257 +3889,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can CMB Lensing Help Cosmic Shear Surveys?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudeep Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Spergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new generation CMB B-mode polarization experiment: POLARBEAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4149,1563 +4149,1563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Study of Optical Configurations for High-Frequency Telescope for LiteBIRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hasebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.841-850, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10909-018-1915-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLARBEAR-2: a new CMB polarization receiver system for the Simons array (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaya Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.1070802, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2311576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The POLARBEAR-2 and Simons Array Focal Plane Fabrication Status</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">The LiteBIRD Satellite Mission - Sub-Kelvin Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.758-770, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-018-2059-0⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.1048-1056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-018-1947-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959934v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LiteBIRD Satellite Mission - Sub-Kelvin Instrument</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">The POLARBEAR-2 and Simons Array Focal Plane Fabrication Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.1048-1056, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-018-1947-7⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.758-770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-018-2059-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959795v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SIMONS OBSERVATORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Errard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Rencontres de Moriond on Cosmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, La Thuile, Italy. pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Simons Array CMB polarization experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stebor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99141H, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2233103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Simons Array: expanding POLARBEAR to three multi-chroic telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stebor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Arnold</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montreal, Canada. pp.91531F, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2057332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The POLARBEAR Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kermish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millimeter, Submillimeter, and Far-Infrared Detectors and Instrumentation for Astronomy VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84521C, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.926354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bolometric focal plane array of the Polarbear CMB experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boettger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millimeter, Submillimeter, and Far-Infrared Detectors and Instrumentation for Astronomy VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84521D, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.927057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra High Energy Cosmology with POLARBEAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Keating</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moyerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boettger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Meeting of the Division of Particles and Fields of the American Physical Society (DPF 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Providence, Rhode Island, United States. http://www.slac.stanford.edu/econf/C110809/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The POLARBEAR CMB polarization experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boettger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millimeter, Submillimeter, and Far-Infrared Detectors and Instrumentation for Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, pp.77411E, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.858314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00517910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLARBEAR: Ultra-high Energy Physics with Measurements of CMB Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KEK COSMOPHYSICS GROUP INAUGURAL CONFERENCE ''ACCELERATORS IN THE UNIVERSE'': Interplay between High Energy Physics and Cosmophysics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tsukuba, Japan. pp.66-77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2981555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00517914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5715,114 +5715,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chasse aux modes-B du fond diffus cosmologique dans la jungle des contaminations systématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Errard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Paris-Diderot - Paris VII, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00761117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5969,51 +5969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Errard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Remazeilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delabrouille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Verg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H. Abitbol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lashner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T. Crowley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/05/032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/06/030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Hanany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Artis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ashton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1908.07495" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takakura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.O. Aguilar-Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a78" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Ward" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Devlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasselfield" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac71f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ach&#250;carro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ballardini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Barron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Chinone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kusaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Borril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/02/009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fabbian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.043512" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Zotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Nuevo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Caniego" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negrello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greenslade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Di Valentino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejs Brinckmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gerbino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Bouchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Takakura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Akiba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Arnold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccigalupi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/05/008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poletti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Jeune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peloton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Feeney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Gudmundsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya V. Peiris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Verde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chendra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1542-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.083526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01183644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N., Abazajian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K., Arnold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Austermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A., Benson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C., Bischoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.05.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A.&#8201;r. Ade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Atlas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.123509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atlas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9432-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Errard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R., Ade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y., Akiba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Atlas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/1/63" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anthony" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/171" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Banday" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Barbosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barreiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/02/006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Anthony" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.021301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E., Anthony" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00692321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stompor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.083006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stivoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.063005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bennett" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dodelson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyman Page" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Bartlett" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Battaglia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thorne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dunkley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Das" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spergel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kashima" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1915-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Hasegawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Ali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311576" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959934v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Westbrook" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-2059-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1947-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stebor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aleman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233103" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. R. Ade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Anthony" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057332" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kermish" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926354" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boettger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927057" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keating" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyerman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Edwards" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517910v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.858314" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517914v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2981555" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Errard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Remazeilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delabrouille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Verg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H. Abitbol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lashner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T. Crowley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/05/032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/06/030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a78" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takakura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.O. Aguilar-Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Hanany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alvarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Artis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ashton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1908.07495" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Ward" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Devlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasselfield" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac71f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ach&#250;carro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ballardini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Barron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Chinone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kusaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Borril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/02/009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Di Valentino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejs Brinckmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gerbino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Zotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Nuevo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Caniego" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negrello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greenslade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fabbian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.043512" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Takakura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Akiba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Arnold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccigalupi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/05/008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poletti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Jeune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peloton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Feeney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Gudmundsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya V. Peiris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Verde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chendra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1542-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.083526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01183644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Abazajian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Benson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bischoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.05.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A.&#8201;r. Ade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Atlas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.123509" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atlas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/1/63" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9432-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923419v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Banday" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Barbosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barreiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/02/006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anthony" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/171" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083503v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Anthony" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.021301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131302" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00692321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stompor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.083006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stivoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.063005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bennett" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dodelson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyman Page" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Bartlett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Battaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dunkley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Das" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spergel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kashima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1915-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Hasegawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Ali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311576" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959795v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1947-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959934v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Westbrook" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-2059-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stebor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aleman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. R. Ade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Anthony" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057332" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kermish" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926354" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923426v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boettger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keating" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyerman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Edwards" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.858314" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2981555" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>