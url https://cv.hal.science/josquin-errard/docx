--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -234,265 +234,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for analysis of next generation, polarized CMB data sets in the presence of Galactic foregrounds and systematic effects</w:t>
+                <w:t xml:space="preserve">The Simons Observatory: gain, bandpass and polarization-angle calibration requirements for B-mode searches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Vergès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josquin Errard</w:t>
+                <w:t xml:space="preserve">Maximilian H. Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radek Stompor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Lashner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin T. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063507⟩</w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/05/032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959546v1</w:t>
+                <w:t xml:space="preserve">hal-03022714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Simons Observatory: gain, bandpass and polarization-angle calibration requirements for B-mode searches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Framework for analysis of next generation, polarized CMB data sets in the presence of Galactic foregrounds and systematic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Lashner</w:t>
+                <w:t xml:space="preserve">Clara Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin T. Crowley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radek Stompor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 05, pp.032. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.063507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/05/032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022714v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Polarized Galactic Foreground Emission on CMB Lensing Reconstruction and Delensing of B-Modes</w:t>
               </w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Stompor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 06, pp.030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1376,667 +1376,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cosmic origins with CORE: Cosmological parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lensing Reconstruction in Post-Born Cosmic Microwave Background Weak Lensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Di Valentino</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giulio Fabbian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Errard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.043512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.043512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768096v1</w:t>
+                <w:t xml:space="preserve">hal-01823197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring cosmic origins with CORE: Extragalactic sources in cosmic microwave background maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring cosmic origins with CORE: Cosmological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Di Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thejs Brinckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Gerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Zotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Greenslade</w:t>
+                <w:t xml:space="preserve">François R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 04, pp.020. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/020⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 04, pp.017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763922v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lensing Reconstruction in Post-Born Cosmic Microwave Background Weak Lensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic Beck</w:t>
+                <w:t xml:space="preserve">Exploring cosmic origins with CORE: Extragalactic sources in cosmic microwave background maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Zotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. González-Nuevo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez-Caniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Negrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Fabbian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Greenslade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (4), pp.043512. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.043512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823197v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a continuously rotating half-wave plate on the POLARBEAR telescope</w:t>
+                <w:t xml:space="preserve">Making maps of Cosmic Microwave Background polarization for B-mode studies: the POLARBEAR example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoru Takakura</w:t>
+                <w:t xml:space="preserve">Davide Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Fabbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Aguilar</w:t>
+                <w:t xml:space="preserve">Maude Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiki Akiba</w:t>
+                <w:t xml:space="preserve">Julien Peloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kam Arnold</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/05/008⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 600, pp.A60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555139v1</w:t>
+                <w:t xml:space="preserve">hal-01553872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making maps of Cosmic Microwave Background polarization for B-mode studies: the POLARBEAR example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of a continuously rotating half-wave plate on the POLARBEAR telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Poletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulio Fabbian</w:t>
+                <w:t xml:space="preserve">Mario Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Le Jeune</w:t>
+                <w:t xml:space="preserve">Yoshiki Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Peloton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kam Arnold</w:t>
+                <w:t xml:space="preserve">Carlo Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 600, pp.A60. </w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/05/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553872v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic Microwave Background Science at Commercial Airline Altitudes</w:t>
               </w:r>
@@ -2286,77 +2286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting performance of CMB experiments in the presence of complex foreground contaminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Stompor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Poletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (8), pp.083526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2563,51 +2563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kam Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darcy Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2920,295 +2920,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRISM (Polarized Radiation Imaging and Spectroscopy Mission): an extended white paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Measurement Of The Cosmic Microwave Background B -Mode Polarization Power Spectrum At Sub-Degree Scales With Polarbear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe André</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Belen Barreiro</w:t>
+                <w:t xml:space="preserve">A. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/02/006⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 794 (2), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/794/2/171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923419v1</w:t>
+                <w:t xml:space="preserve">hal-02549184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Measurement Of The Cosmic Microwave Background B -Mode Polarization Power Spectrum At Sub-Degree Scales With Polarbear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Akiba</w:t>
+                <w:t xml:space="preserve">PRISM (Polarized Radiation Imaging and Spectroscopy Mission): an extended white paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Banday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anthony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Atlas</w:t>
+                <w:t xml:space="preserve">Belen Barreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 794 (2), pp.171. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/794/2/171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/02/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549184v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Cosmic Microwave Background Polarization Lensing Power Spectrum with the POLARBEAR Experiment</w:t>
               </w:r>
@@ -3833,64 +3833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Thorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Dunkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian H. Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4323,64 +4323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaya Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4425,295 +4425,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LiteBIRD Satellite Mission - Sub-Kelvin Instrument</w:t>
+                <w:t xml:space="preserve">The POLARBEAR-2 and Simons Array Focal Plane Fabrication Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Suzuki</w:t>
+                <w:t xml:space="preserve">B. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.1048-1056, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-018-1947-7⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.758-770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-018-2059-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959795v1</w:t>
+                <w:t xml:space="preserve">hal-01959934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The POLARBEAR-2 and Simons Array Focal Plane Fabrication Status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Westbrook</w:t>
+                <w:t xml:space="preserve">The LiteBIRD Satellite Mission - Sub-Kelvin Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.758-770, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.1048-1056, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-018-2059-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10909-018-1947-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959934v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SIMONS OBSERVATORY</w:t>
               </w:r>
@@ -5062,51 +5062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kermish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,51 +5969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Errard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Remazeilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delabrouille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Verg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H. Abitbol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lashner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T. Crowley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/05/032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/06/030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a78" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takakura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.O. Aguilar-Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Hanany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alvarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Artis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ashton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1908.07495" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Ward" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Devlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasselfield" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac71f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ach&#250;carro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ballardini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Barron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Chinone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kusaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Borril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/02/009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Di Valentino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejs Brinckmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gerbino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Bouchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Zotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Nuevo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Caniego" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negrello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greenslade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fabbian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.043512" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Takakura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Akiba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Arnold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccigalupi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/05/008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poletti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Jeune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peloton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Feeney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Gudmundsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya V. Peiris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Verde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chendra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1542-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.083526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01183644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Abazajian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Benson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bischoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.05.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A.&#8201;r. Ade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Atlas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.123509" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atlas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/1/63" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9432-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923419v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Banday" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Barbosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barreiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/02/006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anthony" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/171" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083503v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Anthony" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.021301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131302" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00692321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stompor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.083006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stivoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.063005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bennett" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dodelson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyman Page" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Bartlett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Battaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dunkley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Das" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spergel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kashima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1915-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Hasegawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Ali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311576" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959795v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1947-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959934v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Westbrook" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-2059-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stebor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aleman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. R. Ade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Anthony" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057332" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kermish" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926354" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923426v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boettger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keating" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyerman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Edwards" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.858314" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2981555" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Errard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Remazeilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delabrouille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H. Abitbol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M. Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lashner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T. Crowley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/05/032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Verg&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063507" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/06/030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4a78" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takakura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.O. Aguilar-Fa&#250;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Hanany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alvarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Artis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ashton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1908.07495" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Ward" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Devlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasselfield" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac71f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ach&#250;carro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ballardini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Barron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Chinone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Kusaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Borril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/02/009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fabbian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.043512" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Di Valentino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thejs Brinckmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gerbino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Poulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Bouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Zotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez-Nuevo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Caniego" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negrello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Greenslade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Poletti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Jeune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peloton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Arnold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629467" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Takakura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aguilar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Akiba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccigalupi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/05/008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Feeney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Gudmundsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya V. Peiris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Verde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chendra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1542-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.083526" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01183644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Abazajian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Austermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Benson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bischoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.05.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A.&#8201;r. Ade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Atlas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.123509" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atlas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/1/63" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9432-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anthony" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/171" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Banday" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Barbosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barreiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/02/006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083503v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Anthony" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.021301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.131302" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00692321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stompor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.083006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622812v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stivoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.063005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bennett" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dodelson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyman Page" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Bartlett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Battaglia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dunkley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Das" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spergel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kashima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1915-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaya Hasegawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Ali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311576" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Westbrook" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-2059-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959795v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1947-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946215v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stebor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aleman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233103" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. R. Ade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Anthony" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2057332" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kermish" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926354" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923426v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boettger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.927057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Keating" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyerman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Edwards" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.858314" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2981555" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>