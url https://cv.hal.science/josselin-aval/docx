--- v0 (2026-04-12)
+++ v1 (2026-05-04)
@@ -880,411 +880,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ensemble classifier approach for urban tree species classification from ground-based spectral references</w:t>
+                <w:t xml:space="preserve">Individual street tree species detection from airborne data and contextual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Aval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Demuynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sheeren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ForestSAT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Maryland, United States. 192 p</w:t>
+              <w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes Spatiales de la BIOsphère (CESBIO); Office national d'études et de recherches aérospatiales (ONERA); Espace pour le développement (ESPACE DEV); Société T.E.T.I.S, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733748v1</w:t>
+                <w:t xml:space="preserve">hal-02734698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual street tree species detection from airborne data and contextual information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Aguejdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Aval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sheeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1628-1631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734698v1</w:t>
+                <w:t xml:space="preserve">hal-01852844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ensemble classifier approach for urban tree species classification from ground-based spectral references</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Aval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ForestSAT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Maryland, United States. 192 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01852844v1</w:t>
+                <w:t xml:space="preserve">hal-02733748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban tree species classification with airborne hyperspectral VNIR and SWIR, PAN and DSM data by fusion at the object level</w:t>
               </w:r>
@@ -1982,51 +1982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications in remote sensing—anthropogenic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Aval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.11.00ED10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zenou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1579937" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demuynck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.09.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Landier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2685528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baskiotis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Landier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Al Hayek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63977-6.00017-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Erudel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01987662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.11.00ED10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zenou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1579937" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demuynck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.09.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Landier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2685528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baskiotis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Landier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Al Hayek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carrere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63977-6.00017-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Erudel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01987662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>