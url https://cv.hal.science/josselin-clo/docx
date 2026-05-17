--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -300,51 +300,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph R Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 38 (6), pp.673-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jeb/voaf009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -468,261 +468,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting directional epistasis and dominance from cross-line analyses in alpine populations of Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment of polyploidy in natural populations of Mimulus guttatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susnata Salony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Clo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Josselin Clo</w:t>
+                <w:t xml:space="preserve">Mario Vallejo-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Kolář</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jeb/voae056⟩</w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-024-01914-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570821v1</w:t>
+                <w:t xml:space="preserve">hal-04673458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of polyploidy in natural populations of Mimulus guttatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susnata Salony</w:t>
+                <w:t xml:space="preserve">Detecting directional epistasis and dominance from cross-line analyses in alpine populations of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Clo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filip Kolář</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 310, pp.30. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (7), pp.839-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00606-024-01914-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673458v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of considering the evolutionary history of polyploids when assessing climatic niche evolution</w:t>
               </w:r>
@@ -1997,233 +1997,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying importance of postzygotic isolation in polyploid speciation? A survey of the triploid block strength, its causal mechanisms, and evolutionary consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susnata Salony</w:t>
+                <w:t xml:space="preserve">How environment and genetic architecture of unreduced gametes shape the establishment of autopolyploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Kolář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roswitha Schmickl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Clo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673460v1</w:t>
+                <w:t xml:space="preserve">hal-04705277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How environment and genetic architecture of unreduced gametes shape the establishment of autopolyploids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Cheng</w:t>
+                <w:t xml:space="preserve">Varying importance of postzygotic isolation in polyploid speciation? A survey of the triploid block strength, its causal mechanisms, and evolutionary consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susnata Salony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Clo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kolář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josselin Clo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafon Placette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705277v1</w:t>
+                <w:t xml:space="preserve">hal-04673460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of purifying selection on the amino-acid sequence is associated with the amount of non-additive variance in gene expression.</w:t>
               </w:r>
@@ -3299,51 +3299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kol&#225;&#345;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roswitha Schmickl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00816-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977155v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bilde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bocedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Haag" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susnata Salony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vallejo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-024-01914-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Padilla&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela &#352;r&#225;mkov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Z&#225;vesk&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#352;lenker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0477" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Padilla-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00465-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein H. Opedal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Douet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olmedo-Castellanos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ferr&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jes&#250;s Mu&#241;oz-Pajares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Balick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A Steige" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Dittberner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sztepanacz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Opedal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14126.003.0014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0029548" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04069510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kol&#225;&#345;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roswitha Schmickl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Clo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-025-00816-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977155v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bilde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bocedi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R Haag" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susnata Salony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vallejo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-024-01914-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Padilla&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela &#352;r&#225;mkov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#353;ka Z&#225;vesk&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#352;lenker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2022.0477" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Padilla-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00465-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oystein H. Opedal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13660" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Douet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olmedo-Castellanos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ferr&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jes&#250;s Mu&#241;oz-Pajares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Balick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A Steige" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Dittberner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sztepanacz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Opedal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14126.003.0014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0029548" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04069510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>