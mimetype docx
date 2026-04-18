--- v0 (2026-03-21)
+++ v1 (2026-04-18)
@@ -199,295 +199,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trans-Neptunian object (119951) 2002 KX14 revealed via multiple stellar occultations</w:t>
+                <w:t xml:space="preserve">The Rings of (2060) Chiron: Evidence of an Evolving System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rizos</w:t>
+                <w:t xml:space="preserve">C. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ortiz</w:t>
+                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rommel</w:t>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sicardy</w:t>
+                <w:t xml:space="preserve">R. Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Morales</w:t>
+                <w:t xml:space="preserve">M. Assafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 697, pp.A62. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 992 (2), pp.L19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ae0b6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-05360854v1</w:t>
+                <w:t xml:space="preserve">obspm-05360838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rings of (2060) Chiron: Evidence of an Evolving System</w:t>
+                <w:t xml:space="preserve">The trans-Neptunian object (119951) 2002 KX14 revealed via multiple stellar occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pereira</w:t>
+                <w:t xml:space="preserve">J. Rizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">J. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Assafin</w:t>
+                <w:t xml:space="preserve">N. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 992 (2), pp.L19. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ae0b6d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-05360838v1</w:t>
+                <w:t xml:space="preserve">obspm-05360854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophic disruption of asteroid 2023 CX1 and implications for planetary defence</w:t>
               </w:r>
@@ -1005,77 +1005,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large topographic feature on the surface of the trans-Neptunian object (307261) 2002 MS&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; measured from stellar occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. L. Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santos-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1407,77 +1407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two rings of (50000) Quaoar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. E. Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fernández-Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1528,77 +1528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on (2060) Chiron’s size, shape, and surrounding material from the November 2018 and September 2019 stellar occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C L Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomes-Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 664, pp.L15. </w:t>
@@ -2081,51 +2081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santos-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Benedetti-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,64 +2349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. I B Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2483,77 +2483,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Benedetti-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santos-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 158 (4), pp.159. </w:t>
@@ -2751,77 +2751,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I.B. Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vieira-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154, pp.59-62. </w:t>
@@ -2853,498 +2853,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size, shape, density and ring of the dwarf planet Haumea from a stellar occultation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ground-based astrometry calibrated by Gaia DR1: new perspectives in asteroid orbit determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bérard</w:t>
+                <w:t xml:space="preserve">F. Spoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature24051⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607, pp.A21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190894v1</w:t>
+                <w:t xml:space="preserve">hal-02188425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based astrometry calibrated by Gaia DR1: new perspectives in asteroid orbit determination</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Structure of Chariklo’s Rings from Stellar Occultations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hestroffer</w:t>
+                <w:t xml:space="preserve">Diane Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meza Erick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto, Vieira Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731439⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (4), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa830d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188425v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of Chariklo’s Rings from Stellar Occultations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meza Erick</w:t>
+                <w:t xml:space="preserve">The size, shape, density and ring of the dwarf planet Haumea from a stellar occultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santos-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benedetti-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto, Vieira Martins</w:t>
+                <w:t xml:space="preserve">D. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 154 (4), pp.144. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 550 (7675), pp.219-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa830d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature24051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191034v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and Shape of Chariklo from Multi-epoch Stellar Occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3389,472 +3389,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESULTS FROM THE 2014 NOVEMBER 15TH MULTI-CHORD STELLAR OCCULTATION BY THE TNO (229762) 2007 UK 126</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Vieira-Martins</w:t>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Tajeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/6/156⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 281, pp.286 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459023v1</w:t>
+                <w:t xml:space="preserve">hal-01377142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluto's Atmosphere from the 2015 June 29 Ground-Based Stellar Occultation at the Time of the New Horizons Flyby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. I. B. Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 819 (2), pp.L38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8205/819/2/L38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicholas J Cooper</w:t>
+                <w:t xml:space="preserve">RESULTS FROM THE 2014 NOVEMBER 15TH MULTI-CHORD STELLAR OCCULTATION BY THE TNO (229762) 2007 UK 126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benedetti-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Murray</w:t>
+                <w:t xml:space="preserve">M. Buie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vieira-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 281, pp.286 - 296. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152 (6), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/6/156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377142v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New orbits of irregular satellites designed for the predictions of stellar occultations up to 2020, based on thousands of new observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R Gomes-Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,295 +3925,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbit determination of trans-Neptunian objects and Centaurs for the prediction of stellar occultations</w:t>
+                <w:t xml:space="preserve">Detection of Yarkovsky acceleration in the context of precovery observations and the future Gaia catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 584, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526498⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 575, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408242v1</w:t>
+                <w:t xml:space="preserve">hal-01408234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Yarkovsky acceleration in the context of precovery observations and the future Gaia catalogue</w:t>
+                <w:t xml:space="preserve">Orbit determination of trans-Neptunian objects and Centaurs for the prediction of stellar occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I.B Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vieira-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 575, </w:t>
+              <w:t xml:space="preserve">, 2015, 584, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408234v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe's orbit from ground-based and space-based observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan-N Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Tajeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing-Yu Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4273,51 +4273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and Numerical Study of Asteroid Orbital Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4403,64 +4403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4477,107 +4477,107 @@
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944919v1</w:t>
+                <w:t xml:space="preserve">hal-02869611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4594,51 +4594,51 @@
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869611v1</w:t>
+                <w:t xml:space="preserve">hal-02944919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Convenient Solution to Geometric Distortion and Its Application to Phoebe's Observations</w:t>
               </w:r>
@@ -4663,51 +4663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4758,77 +4758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRONG TIDAL DISSIPATION IN SATURN AND CONSTRAINTS ON ENCELADUS' THERMAL STATE FROM ASTROMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Karatekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charnoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,261 +4886,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the accuracy of satellite ephemerides using the bootstrap method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A new catalogue of observations of the eight major satellites of Saturn (1874-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Arlot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. E. Arlot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 499, pp.321-330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811509⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 493 (3), pp.1183-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401867v1</w:t>
+                <w:t xml:space="preserve">hal-00588233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new catalogue of observations of the eight major satellites of Saturn (1874-2007)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Estimating the accuracy of satellite ephemerides using the bootstrap method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 493 (3), pp.1183-1195. </w:t>
+              <w:t xml:space="preserve">, 2009, 499, pp.321-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200811509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588233v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCD Positions of Saturn and its Major Satellites from 2002-2006</w:t>
               </w:r>
@@ -5178,51 +5178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. P. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 136 (5), pp.2214-2221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vara-Lubiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kretlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada (Spain), Spain. </w:t>
@@ -5422,51 +5422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for rings around the large Trans-Neptunian Object (50000) Quaoar </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,51 +5474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
@@ -5608,51 +5608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Eduardo Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
@@ -5824,51 +5824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Yarkovsky acceleration using datamining in the perspective of Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia era", Paris Observatory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5919,51 +5919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Thuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6001,51 +6001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis on the uncertainty of asteroid ephemerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6154,51 +6154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of the close encounters predictions by the world services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivantsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6275,51 +6275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynAstVO: Near-Earth Asteroids orbits and close approaches databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynAstVO : the Europlanet orbital Near-Earth asteroid database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Thuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,103 +6656,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high geometric albedo and small size of the Haumea cluster member (24835) 1995 SM55 from a stellar occultation and photometric observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6774,77 +6774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong tidal dissipation in Saturn and constraints on Enceladus' thermal state from astrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Karatekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charnoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précision d'extrapolation des éphémérides des objets du système solaire. Application aux satellites de Saturne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Observatoire de Paris, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7085,51 +7085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E452E9B"/>
+    <w:nsid w:val="DC96DD4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7316,51 +7316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselin-desmars" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2193-8204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145505278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rizos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rommel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braga-Ribas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leiva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assafin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ae0b6d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Egal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02659-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Graykowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Langin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ae018e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Perlbarg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hestroffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sicardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Braga-Ribas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Takey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Rommel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ortiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos-Sanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Farnocchia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Reddy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Warner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Micheli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/acfd22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Montagner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peloton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346905" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Morgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fern&#225;ndez-Valenzuela" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346749" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pagano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244221" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Fonseca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fasola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09863-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baillie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Ortiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetti-Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tamblyn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Terrell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harrison Parker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab6ced" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I B Camargo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834958" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Benedetti-Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab3b05" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Capria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I.B. Camargo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vieira-Martins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.02.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731439" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;rard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sicardy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meza Erick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto, Vieira Martins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa830d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camargo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa8956" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/6/156" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. B. Camargo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/819/2/L38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beauvalet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1738" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I.B Camargo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526498" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423685" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-N Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Yu Peng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Hong Tang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bancelin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hestroffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thuillot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.10.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Y. Peng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. F. Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y. Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/6/170" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Karatekin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Arlot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811509" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00588233v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810203" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yu Peng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. P. Wu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Gan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/136/5/2214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835327v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ortiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vara-Lubiano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kretlow" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-520" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morgado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Braga-Ribas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Ortiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-82" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835323v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Luciano Pereira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Emilio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eduardo Morgado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-557" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santos-Sanz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Pinilla-Alonso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stansberry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Holler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Gomes Junior" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-362" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758143v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758134v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00647644v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivantsov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408248v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hestroffer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03808205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselin-desmars" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2193-8204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145505278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braga-Ribas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leiva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assafin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ae0b6d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rizos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rommel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Egal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02659-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Graykowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Langin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ae018e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Perlbarg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hestroffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sicardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Braga-Ribas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Takey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Rommel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ortiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos-Sanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Farnocchia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Reddy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Warner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Micheli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/acfd22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Montagner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peloton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346905" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Morgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fern&#225;ndez-Valenzuela" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346749" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pagano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244221" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Fonseca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fasola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09863-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baillie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Ortiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetti-Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tamblyn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Terrell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harrison Parker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab6ced" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I B Camargo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834958" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Benedetti-Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab3b05" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Capria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I.B. Camargo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vieira-Martins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.02.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731439" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;rard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sicardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meza Erick" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto, Vieira Martins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa830d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;rard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camargo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa8956" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. B. Camargo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/819/2/L38" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/6/156" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beauvalet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1738" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423685" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I.B Camargo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526498" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-N Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Yu Peng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Hong Tang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bancelin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hestroffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thuillot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869611v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.10.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944919v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Y. Peng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. F. Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y. Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/6/170" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Karatekin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00588233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Arlot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811509" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yu Peng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. P. Wu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Gan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/136/5/2214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835327v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ortiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vara-Lubiano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kretlow" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-520" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morgado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Braga-Ribas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Ortiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-82" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835323v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Luciano Pereira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Emilio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eduardo Morgado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-557" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santos-Sanz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Pinilla-Alonso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stansberry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Holler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Gomes Junior" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-362" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758143v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758134v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00647644v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivantsov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408248v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hestroffer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03808205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>