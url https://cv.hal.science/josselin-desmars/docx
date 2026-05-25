--- v1 (2026-04-18)
+++ v2 (2026-05-25)
@@ -199,1821 +199,1821 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rings of (2060) Chiron: Evidence of an Evolving System</w:t>
+                <w:t xml:space="preserve">The Ongoing Decline in Activity of Comet 103P/Hartley 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pereira</w:t>
+                <w:t xml:space="preserve">Ariel Graykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
+                <w:t xml:space="preserve">Guillaume Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sicardy</w:t>
+                <w:t xml:space="preserve">David Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leiva</w:t>
+                <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Assafin</w:t>
+                <w:t xml:space="preserve">Franck Marchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 992 (2), pp.L19. </w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ae0b6d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ae018e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-05360838v1</w:t>
+                <w:t xml:space="preserve">hal-05403855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trans-Neptunian object (119951) 2002 KX14 revealed via multiple stellar occultations</w:t>
+                <w:t xml:space="preserve">The Rings of (2060) Chiron: Evidence of an Evolving System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rizos</w:t>
+                <w:t xml:space="preserve">C. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ortiz</w:t>
+                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rommel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Morales</w:t>
+                <w:t xml:space="preserve">R. Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554154⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 992 (2), pp.L19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ae0b6d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-05360854v1</w:t>
+                <w:t xml:space="preserve">obspm-05360838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catastrophic disruption of asteroid 2023 CX1 and implications for planetary defence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The trans-Neptunian object (119951) 2002 KX14 revealed via multiple stellar occultations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vida</w:t>
+                <w:t xml:space="preserve">J. Rizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colas</w:t>
+                <w:t xml:space="preserve">J. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+                <w:t xml:space="preserve">F. Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+                <w:t xml:space="preserve">N. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (11), </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-025-02659-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296359v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-05360854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ongoing Decline in Activity of Comet 103P/Hartley 2</w:t>
+                <w:t xml:space="preserve">Catastrophic disruption of asteroid 2023 CX1 and implications for planetary defence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Graykowski</w:t>
+                <w:t xml:space="preserve">Auriane Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Langin</w:t>
+                <w:t xml:space="preserve">Denis Vida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chiron</w:t>
+                <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guillet</w:t>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Marchis</w:t>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (9), pp.224. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/PSJ/ae018e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-025-02659-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403855v1</w:t>
+                <w:t xml:space="preserve">hal-05296359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAROO program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on (2060) Chiron’s size, shape, and surrounding material from the November 2018 and September 2019 stellar occultations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-C Perlbarg</w:t>
+                <w:t xml:space="preserve">C L Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J L Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347100⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 676, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538241v1</w:t>
+                <w:t xml:space="preserve">hal-04538191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing material around (2060) Chiron revealed by an occultation on December 15, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C L Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Ortiz</w:t>
+                <w:t xml:space="preserve">F Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Takey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 676, pp.L12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202347025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large topographic feature on the surface of the trans-Neptunian object (307261) 2002 MS&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; measured from stellar occultations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NAROO program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-C Perlbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 678, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346892⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04473149v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Second International Asteroid Warning Network Timing Campaign: 2005 LW3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Farnocchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Farnocchia</w:t>
+                <w:t xml:space="preserve">Elizabeth M Warner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Planetary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (11), pp.203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/psj/acfd22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling discoveries of Solar System objects in large alert data streams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Hestroffer</w:t>
+                <w:t xml:space="preserve">A large topographic feature on the surface of the trans-Neptunian object (307261) 2002 MS&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; measured from stellar occultations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. L. Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santos-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346905⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538209v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04473149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two rings of (50000) Quaoar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. E. Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fernández-Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 673, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202346365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04479090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on (2060) Chiron’s size, shape, and surrounding material from the November 2018 and September 2019 stellar occultations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Enabling discoveries of Solar System objects in large alert data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Le Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Peloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 676, pp.A72. </w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538191v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stellar occultation by the transneptunian object (50000) Quaoar observed by CHEOPS</w:t>
+                <w:t xml:space="preserve">The “Mobile Observation of Meteor” (MoMET) device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morgado</w:t>
+                <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bruno</w:t>
+                <w:t xml:space="preserve">Pedro da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gomes-Júnior</w:t>
+                <w:t xml:space="preserve">Frédéric Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pagano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Sicardy</w:t>
+                <w:t xml:space="preserve">Youssef Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244221⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-022-09863-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770624v1</w:t>
+                <w:t xml:space="preserve">hal-03796702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Mobile Observation of Meteor” (MoMET) device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stellar occultation by the transneptunian object (50000) Quaoar observed by CHEOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro da Fonseca</w:t>
+                <w:t xml:space="preserve">B. Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouley</w:t>
+                <w:t xml:space="preserve">G. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Younes</w:t>
+                <w:t xml:space="preserve">A. Gomes-Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fasola</w:t>
+                <w:t xml:space="preserve">I. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, pp.L15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-022-09863-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796702v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Observation of Meteors (MoMET): a device dedicated to meteor shower outburst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Baillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2049,364 +2049,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large trans-Neptunian object 2002 TC 302 from combined stellar occultation, photometry, and astrometry data</w:t>
+                <w:t xml:space="preserve">Size and Shape Constraints of (486958) Arrokoth from Stellar Occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L Ortiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Sicardy</w:t>
+                <w:t xml:space="preserve">Marc Buie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Benedetti-Rossi</w:t>
+                <w:t xml:space="preserve">Simon Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Duffard</w:t>
+                <w:t xml:space="preserve">Peter Tamblyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Terrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Harrison Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038046⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159 (4), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab6ced⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091554v1</w:t>
+                <w:t xml:space="preserve">hal-03078773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and Shape Constraints of (486958) Arrokoth from Stellar Occultations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The large trans-Neptunian object 2002 TC 302 from combined stellar occultation, photometry, and astrometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Tamblyn</w:t>
+                <w:t xml:space="preserve">J. L Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santos-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Terrell</w:t>
+                <w:t xml:space="preserve">G. Benedetti-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Harrison Parker</w:t>
+                <w:t xml:space="preserve">R. Duffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 159 (4), pp.130. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 639, pp.A134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab6ced⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078773v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluto’s ephemeris from ground-based stellar occultations (1988–2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. I B Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2470,90 +2470,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Trans-Neptunian Object (84922) 2003 VS 2 through Stellar Occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Benedetti-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santos-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 158 (4), pp.159. </w:t>
@@ -2738,90 +2738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of stellar occultations by distant solar system bodies: Perspectives from the Gaia astrometry and the deep sky surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.I.B. Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vieira-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154, pp.59-62. </w:t>
@@ -2853,511 +2853,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based astrometry calibrated by Gaia DR1: new perspectives in asteroid orbit determination</w:t>
+                <w:t xml:space="preserve">The Structure of Chariklo’s Rings from Stellar Occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Spoto</w:t>
+                <w:t xml:space="preserve">Diane Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tanga</w:t>
+                <w:t xml:space="preserve">Bruno Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouquillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Desmars</w:t>
+                <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hestroffer</w:t>
+                <w:t xml:space="preserve">Meza Erick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto, Vieira Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731439⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (4), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa830d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188425v1</w:t>
+                <w:t xml:space="preserve">hal-02191034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of Chariklo’s Rings from Stellar Occultations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Bérard</w:t>
+                <w:t xml:space="preserve">The size, shape, density and ring of the dwarf planet Haumea from a stellar occultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Santos-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benedetti-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sicardy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roberto, Vieira Martins</w:t>
+                <w:t xml:space="preserve">D. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa830d⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 550 (7675), pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature24051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191034v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size, shape, density and ring of the dwarf planet Haumea from a stellar occultation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Benedetti-Rossi</w:t>
+                <w:t xml:space="preserve">Ground-based astrometry calibrated by Gaia DR1: new perspectives in asteroid orbit determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bérard</w:t>
+                <w:t xml:space="preserve">D. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 550 (7675), pp.219-223. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607, pp.A21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature24051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190894v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and Shape of Chariklo from Multi-epoch Stellar Occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 154 (4), pp.159. </w:t>
@@ -3389,1078 +3389,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
+                <w:t xml:space="preserve">New orbits of irregular satellites designed for the predictions of stellar occultations up to 2020, based on thousands of new observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Lainey</w:t>
+                <w:t xml:space="preserve">A. R Gomes-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert A Jacobson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carl Murray</w:t>
+                <w:t xml:space="preserve">L. Beauvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vieira-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (2), pp.1351-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw1738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377142v1</w:t>
+                <w:t xml:space="preserve">hal-02404284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluto's Atmosphere from the 2015 June 29 Ground-Based Stellar Occultation at the Time of the New Horizons Flyby</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Sicardy</w:t>
+                <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Tajeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Talbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Meza</w:t>
+                <w:t xml:space="preserve">Nicholas J Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. I. B. Camargo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Desmars</w:t>
+                <w:t xml:space="preserve">Carl Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 819 (2), pp.L38. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 281, pp.286 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/819/2/L38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299213v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESULTS FROM THE 2014 NOVEMBER 15TH MULTI-CHORD STELLAR OCCULTATION BY THE TNO (229762) 2007 UK 126</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pluto's Atmosphere from the 2015 June 29 Ground-Based Stellar Occultation at the Time of the New Horizons Flyby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Vieira-Martins</w:t>
+                <w:t xml:space="preserve">J. Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. I. B. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/6/156⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 819 (2), pp.L38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/819/2/L38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459023v1</w:t>
+                <w:t xml:space="preserve">hal-01299213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New orbits of irregular satellites designed for the predictions of stellar occultations up to 2020, based on thousands of new observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Assafin</w:t>
+                <w:t xml:space="preserve">RESULTS FROM THE 2014 NOVEMBER 15TH MULTI-CHORD STELLAR OCCULTATION BY THE TNO (229762) 2007 UK 126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benedetti-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beauvalet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Desmars</w:t>
+                <w:t xml:space="preserve">M. Buie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vieira-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 462 (2), pp.1351-1358. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152 (6), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw1738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/6/156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404284v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Yarkovsky acceleration in the context of precovery observations and the future Gaia catalogue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Orbit determination of trans-Neptunian objects and Centaurs for the prediction of stellar occultations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I.B Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Braga-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vieira-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 575, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423685⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408234v1</w:t>
+                <w:t xml:space="preserve">hal-01408242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbit determination of trans-Neptunian objects and Centaurs for the prediction of stellar occultations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Detection of Yarkovsky acceleration in the context of precovery observations and the future Gaia catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 584, </w:t>
+              <w:t xml:space="preserve">, 2015, 575, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408242v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoebe's orbit from ground-based and space-based observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Statistical and Numerical Study of Asteroid Orbital Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan-N Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radwan Tajeddine</w:t>
+                <w:t xml:space="preserve">David Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing-Yu Peng</w:t>
+                <w:t xml:space="preserve">Daniel Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng-Hong Tang</w:t>
+                <w:t xml:space="preserve">William Thuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 553, A36, 10 p. </w:t>
+              <w:t xml:space="preserve">, 2013, 554 (A32), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796568v1</w:t>
+                <w:t xml:space="preserve">hal-00800219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and Numerical Study of Asteroid Orbital Uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Phoebe's orbit from ground-based and space-based observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bancelin</w:t>
+                <w:t xml:space="preserve">Shan-N Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Tajeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hestroffer</w:t>
+                <w:t xml:space="preserve">Qing-Yu Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Thuillot</w:t>
+                <w:t xml:space="preserve">Zheng-Hong Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554 (A32), 10 p. </w:t>
+              <w:t xml:space="preserve">, 2013, 553, A36, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800219v1</w:t>
+                <w:t xml:space="preserve">hal-00796568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4477,107 +4477,107 @@
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869611v1</w:t>
+                <w:t xml:space="preserve">hal-02944919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4594,51 +4594,51 @@
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944919v1</w:t>
+                <w:t xml:space="preserve">hal-02869611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Convenient Solution to Geometric Distortion and Its Application to Phoebe's Observations</w:t>
               </w:r>
@@ -4663,51 +4663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4758,77 +4758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRONG TIDAL DISSIPATION IN SATURN AND CONSTRAINTS ON ENCELADUS' THERMAL STATE FROM ASTROMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Karatekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charnoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,51 +4892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new catalogue of observations of the eight major satellites of Saturn (1874-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,51 +4996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the accuracy of satellite ephemerides using the bootstrap method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5178,51 +5178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. P. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 136 (5), pp.2214-2221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5282,809 +5282,809 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trans-Neptunian Object (19521) Chaos as seen from stellar occultations and photometry observations</w:t>
+                <w:t xml:space="preserve">Unveiling the Kuiper belt from the JWST through stellar occultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ortiz</w:t>
+                <w:t xml:space="preserve">Pablo Santos-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morales</w:t>
+                <w:t xml:space="preserve">Noemí Pinilla-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Vara-Lubiano</w:t>
+                <w:t xml:space="preserve">John Stansberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Kretlow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sicardy</w:t>
+                <w:t xml:space="preserve">Bryan Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altair Gomes Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Granada (Spain), Spain. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-520⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835327v1</w:t>
+                <w:t xml:space="preserve">hal-03835328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for rings around the large Trans-Neptunian Object (50000) Quaoar </w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">The Trans-Neptunian Object (19521) Chaos as seen from stellar occultations and photometry observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vara-Lubiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kretlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sicardy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-82⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Granada (Spain), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835330v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results of stellar occultations by (60558) Echeclus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Search for rings around the large Trans-Neptunian Object (50000) Quaoar </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-557⟩</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835323v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Kuiper belt from the JWST through stellar occultations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent results of stellar occultations by (60558) Echeclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Stansberry</w:t>
+                <w:t xml:space="preserve">Chrystian Luciano Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Holler</w:t>
+                <w:t xml:space="preserve">Marcelo Emilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altair Gomes Junior</w:t>
+                <w:t xml:space="preserve">Bruno Eduardo Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2022-362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835328v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Yarkovsky acceleration using datamining in the perspective of Gaia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Asteroid data mining and precoveries in the Gaia area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Thuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia era", Paris Observatory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 47-52</w:t>
+              <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia area", Paris Observatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758143v1</w:t>
+                <w:t xml:space="preserve">hal-00758134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asteroid data mining and precoveries in the Gaia area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Estimation of Yarkovsky acceleration using datamining in the perspective of Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia area", Paris Observatory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 37-42</w:t>
+              <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia era", Paris Observatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758134v1</w:t>
+                <w:t xml:space="preserve">hal-00758143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis on the uncertainty of asteroid ephemerides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Thuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A 2011: Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp. 639-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6154,64 +6154,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of the close encounters predictions by the world services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivantsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Thuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,64 +6262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynAstVO: Near-Earth Asteroids orbits and close approaches databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6383,64 +6383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynAstVO : the Europlanet orbital Near-Earth asteroid database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Thuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,90 +6523,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asteroid ephemerides. Final report to ESA contract 22885/09/F/MOS/100409-R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Thuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6656,103 +6656,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high geometric albedo and small size of the Haumea cluster member (24835) 1995 SM55 from a stellar occultation and photometric observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braga-Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6774,77 +6774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong tidal dissipation in Saturn and constraints on Enceladus' thermal state from astrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özgür Karatekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charnoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précision d'extrapolation des éphémérides des objets du système solaire. Application aux satellites de Saturne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Observatoire de Paris, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7085,51 +7085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC96DD4E"/>
+    <w:nsid w:val="711E4687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7316,51 +7316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselin-desmars" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2193-8204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145505278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braga-Ribas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leiva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assafin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ae0b6d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rizos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rommel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Egal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02659-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Graykowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Langin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ae018e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Perlbarg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hestroffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Ortiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sicardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Braga-Ribas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Takey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Rommel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ortiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos-Sanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346892" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Farnocchia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Reddy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Warner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Micheli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/acfd22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Montagner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peloton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346905" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Morgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fern&#225;ndez-Valenzuela" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346749" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pagano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244221" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Fonseca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fasola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09863-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baillie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Ortiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetti-Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duffard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tamblyn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Terrell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harrison Parker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab6ced" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I B Camargo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834958" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Benedetti-Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab3b05" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Capria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I.B. Camargo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vieira-Martins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.02.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731439" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;rard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sicardy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meza Erick" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto, Vieira Martins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa830d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;rard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camargo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa8956" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. B. Camargo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/819/2/L38" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/6/156" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beauvalet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1738" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423685" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I.B Camargo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526498" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-N Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Yu Peng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Hong Tang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bancelin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hestroffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thuillot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321090" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869611v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.10.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944919v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Y. Peng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. F. Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y. Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/6/170" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Karatekin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00588233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Arlot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811509" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yu Peng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. P. Wu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Gan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/136/5/2214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835327v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ortiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vara-Lubiano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kretlow" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-520" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morgado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Braga-Ribas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Ortiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-82" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835323v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Luciano Pereira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Emilio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eduardo Morgado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-557" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santos-Sanz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Pinilla-Alonso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stansberry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Holler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Gomes Junior" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-362" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758143v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758134v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00647644v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivantsov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408248v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hestroffer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03808205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselin-desmars" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2193-8204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145505278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403855v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Graykowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Langin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marchis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ae018e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braga-Ribas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leiva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assafin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ae0b6d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rizos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rommel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Egal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02659-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Pereira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Ortiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346749" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sicardy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Braga-Ribas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Takey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Perlbarg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hestroffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Farnocchia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Reddy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Warner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Micheli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/acfd22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Rommel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ortiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos-Sanz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Pereira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Morgado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fern&#225;ndez-Valenzuela" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346365" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Montagner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peloton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Carry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346905" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fasola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09863-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pagano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244221" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baillie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tamblyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Terrell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harrison Parker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab6ced" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091554v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Ortiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetti-Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duffard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038046" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I B Camargo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834958" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Benedetti-Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab3b05" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Capria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I.B. Camargo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vieira-Martins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.02.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane B&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sicardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meza Erick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto, Vieira Martins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa830d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190894v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spoto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731439" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190962v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camargo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa8956" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R Gomes-J&#250;nior" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beauvalet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1738" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. B. Camargo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/819/2/L38" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/6/156" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I.B Camargo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526498" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423685" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bancelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hestroffer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Thuillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321090" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-N Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Yu Peng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Hong Tang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321114" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.10.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Y. Peng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. F. Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y. Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/6/170" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Karatekin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00588233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Arlot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811509" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00807389v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Yu Peng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. P. Wu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Gan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/136/5/2214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santos-Sanz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Pinilla-Alonso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stansberry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Holler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Gomes Junior" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-362" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835327v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ortiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vara-Lubiano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kretlow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-520" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morgado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Braga-Ribas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Ortiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-82" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Luciano Pereira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Emilio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eduardo Morgado" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-557" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758134v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00647644v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivantsov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408248v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hestroffer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03808205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-05360925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>