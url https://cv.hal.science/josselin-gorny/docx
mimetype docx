--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -317,51 +317,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Advance article pas encore paginé, </w:t>
+              <w:t xml:space="preserve">, 2026, Advance article pas encore paginé, pp.942-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5ja00337g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -502,161 +502,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGIT: An In Situ Experiment for Studying the Diffusion of Water and Solutes under Thermal Gradient in the Toarcian Clay Rock at the Tournemire Underground Research Laboratory: Part 1Go - Goals, Scoping Calculations, Installation and First Results under Unheated Conditions</w:t>
+                <w:t xml:space="preserve">Unveiling the origins and transport processes of radioactive pollutants downstream from a former U-mine site using isotopic tracers and U-238 series disequilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Humbezi Desfeux</w:t>
+                <w:t xml:space="preserve">Tingting Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Marcoux</w:t>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+                <w:t xml:space="preserve">Olivier Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp Schädle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (6), pp.563. </w:t>
+              <w:t xml:space="preserve">J.Hazard.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 472, pp.134416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min14060563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04592615v1</w:t>
+                <w:t xml:space="preserve">hal-04574503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvolume analysis of 226Ra by inductively coupled plasma mass spectrometry: Environmental applications to high-resolution profile of wetland soil pore waters</w:t>
               </w:r>
@@ -770,429 +770,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the origins and transport processes of radioactive pollutants downstream from a former U-mine site using isotopic tracers and U-238 series disequilibrium</w:t>
+                <w:t xml:space="preserve">DIGIT: An In Situ Experiment for Studying the Diffusion of Water and Solutes under Thermal Gradient in the Toarcian Clay Rock at the Tournemire Underground Research Laboratory: Part 1Go - Goals, Scoping Calculations, Installation and First Results under Unheated Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Geng</w:t>
+                <w:t xml:space="preserve">Maïwenn Humbezi Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Péron</w:t>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Suhard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gorny</w:t>
+                <w:t xml:space="preserve">Philipp Schädle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Hazard.Mater.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 472, pp.134416. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min14060563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574503v1</w:t>
+                <w:t xml:space="preserve">irsn-04592615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of labile U(VI) concentration and (234U/238U) activity ratio using a Monophos®-based Diffusive Gradients in Thin-films sampler.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the speciation and availability of Cu, Sn, Bi and U from lacustrine sediments influenced by former mining activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Darricau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Sapey</w:t>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Happel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2024.343266⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.105995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04712740v1</w:t>
+                <w:t xml:space="preserve">hal-04529503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the speciation and availability of Cu, Sn, Bi and U from lacustrine sediments influenced by former mining activities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous measurement of labile U(VI) concentration and (234U/238U) activity ratio using a Monophos®-based Diffusive Gradients in Thin-films sampler.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Sapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+                <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.105995. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1330, pp.343266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2024.343266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529503v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04712740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated uranium concentration and low activity ratio (234U/238U) in the Œuf river as the result of groundwater–surface water interaction (Essonne river valley, South of Paris Basin, France)</w:t>
               </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1177, pp.338790. </w:t>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,51 +1746,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2568,480 +2568,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of natural and anthropogenic sources of geogenic radionuclides by using a multi-isotope tracing approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Radioactive Contaminants in the Environment: Isotope Geochemistry Unveiling Their Secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Darricau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Stetten</w:t>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2025 Conference (Goldschmidt2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt 2025 Conference, 6-11 July 2025, Prague, Tchéquie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, ONLINE (Prague), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424299v1</w:t>
+                <w:t xml:space="preserve">hal-05074717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des eaux marines par l'étude des isotopes de l'iode: IOSHI Importance de la couche de surface de l'eau de mer dans l'enrichissement isotopique en iode des algues brunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Voiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Godinot</w:t>
+                <w:t xml:space="preserve">Olivier Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées du réseau SIMS Francophone – RSF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau SIMS Francophone (RSF); Luxembourg Institute of Science and Technology (LIST), Oct 2025, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioactive Contaminants in the Environment: Isotope Geochemistry Unveiling Their Secrets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Identification of natural and anthropogenic sources of geogenic radionuclides by using a multi-isotope tracing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Stetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2025 Conference, 6-11 July 2025, Prague, Tchéquie.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2025 Conference (Goldschmidt2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society (GS); European Association of Geochemistry (EAG), Jul 2025, Prague, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.29314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074717v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Environmental Monitoring of Radioactive Contaminants: Advances in DGT and Isotope Geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3220,282 +3220,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of Pb and Cu in a wetland impacted by former uranium mining activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Darricau</w:t>
+                <w:t xml:space="preserve">Toward a better understanding of radium lability in wetland soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Nivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517756v1</w:t>
+                <w:t xml:space="preserve">hal-04692152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of radium lability in wetland soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine David</w:t>
+                <w:t xml:space="preserve">Speciation of Pb and Cu in a wetland impacted by former uranium mining activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.19962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692152v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ways to measure the total U(VI) concentration in moderately basic waters using Diffusive Gradient in Thin-films sampler</w:t>
               </w:r>
@@ -3520,64 +3520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Galceran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t>
@@ -3850,277 +3850,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performances of Diffusive Gradient in Thin-films (DGT) technique to measure the labile uranyl concentration in environmental waters by employing the chelating properties of siderochelates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+                <w:t xml:space="preserve">Les isotopes de l’uranium comme traceurs des processus hydrologiques dans un continuum nappe-rivière. Cas de la vallée de l’Essonne (Sud du bassin versant de la Seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Brulfert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tony Fernandes</w:t>
+                <w:t xml:space="preserve">Veronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Metal Complexes, ISMEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, VALENCE, Spain</w:t>
+              <w:t xml:space="preserve">Les journées Uranium d’Orsay (JUO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Jan 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718549v1</w:t>
+                <w:t xml:space="preserve">hal-05482566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isotopes de l’uranium comme traceurs des processus hydrologiques dans un continuum nappe-rivière. Cas de la vallée de l’Essonne (Sud du bassin versant de la Seine)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+                <w:t xml:space="preserve">Improving the performances of Diffusive Gradient in Thin-films (DGT) technique to measure the labile uranyl concentration in environmental waters by employing the chelating properties of siderochelates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Durand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gaillard</w:t>
+                <w:t xml:space="preserve">Florian Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osian Fonquernie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Uranium d’Orsay (JUO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Jan 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Metal Complexes, ISMEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, VALENCE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482566v1</w:t>
+                <w:t xml:space="preserve">hal-03718549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and mobility of stable chemical elements associated with uranium mineralization</w:t>
               </w:r>
@@ -4132,64 +4132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Mineralogical Association General Meeting (IMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4208,277 +4208,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03862888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First determination of iodide in natural water using diffusive gradient in thin-film techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steffen Happel</w:t>
+                <w:t xml:space="preserve">A new rapid protocol for $^{226}$Ra separation and preconcentration in natural water samples using molecular recognition technology for ICP-MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verlinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460189v1</w:t>
+                <w:t xml:space="preserve">hal-03992065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new rapid protocol for $^{226}$Ra separation and preconcentration in natural water samples using molecular recognition technology for ICP-MS analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Boulet</w:t>
+                <w:t xml:space="preserve">First determination of iodide in natural water using diffusive gradient in thin-film techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-7</w:t>
+              <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992065v1</w:t>
+                <w:t xml:space="preserve">hal-02460189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the comprehension of the impact of climate change on surface water quality in northern France - A case study of River Selle (France)</w:t>
               </w:r>
@@ -4583,247 +4583,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox behavior of arsenic in surface sediments of Marque River (Northern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of DGT in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">10èmes Journées Scientifiques de l’Université de Toulon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389344v1</w:t>
+                <w:t xml:space="preserve">hal-01389327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of DGT in aquatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Billon</w:t>
+                <w:t xml:space="preserve">Redox behavior of arsenic in surface sediments of Marque River (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Scientifiques de l’Université de Toulon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Toulon, France</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389327v1</w:t>
+                <w:t xml:space="preserve">hal-01389344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of as speciation in river sediment using DGT techniques</w:t>
               </w:r>
@@ -5335,260 +5335,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of manganese and iron redox cycle in sediment of passive mine drainage treatment plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+                <w:t xml:space="preserve">Towards DGT development with three-dimensional printing to improve lab and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.D. van Hullebusch</w:t>
+                <w:t xml:space="preserve">Matthieu Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT CONFERENCE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Fontenay-aux-Roses, France</w:t>
+              <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Fontenay-aux-Roses, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692238v1</w:t>
+                <w:t xml:space="preserve">hal-04692176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards DGT development with three-dimensional printing to improve lab and field experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Sapey</w:t>
+                <w:t xml:space="preserve">Investigation of manganese and iron redox cycle in sediment of passive mine drainage treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pages</w:t>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guimier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Fontenay-aux-Roses, France. </w:t>
+              <w:t xml:space="preserve">DGT CONFERENCE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692176v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation et mobilité des éléments chimiques stables associés aux minéralisations uranifères</w:t>
               </w:r>
@@ -5600,267 +5600,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Courtin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTRATOM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03860908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity improvement of thin-film techniques by micro-sample analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brulfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Zebracki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019, Diffusive gradients in thin films Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5892,73 +5892,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019, Diffusive gradients in thin films Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite doped binding gel for DGT techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6017,319 +6017,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT Conference 2015: from DGT Research to Environmental Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Donostia-San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of high-frequency monitoring on trace metal behavior in freshwaters: the case study of the Marque River</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical development of IC-ICP-MS procedures for characterization of As and Cr speciation in pore water sediment European</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première rencontre scientifique de la foundation Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Alixan, France</w:t>
+              <w:t xml:space="preserve">North-West Symposium of Young Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137022v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical development of IC-ICP-MS procedures for characterization of As and Cr speciation in pore water sediment European</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of high-frequency monitoring on trace metal behavior in freshwaters: the case study of the Marque River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Superville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Defourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North-West Symposium of Young Scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Première rencontre scientifique de la foundation Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297726v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of IC-ICP-MS procedures for measuring As and Cr species in pore-water sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6388,51 +6388,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TraceSpec Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6442,114 +6442,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des réactions d’oxydo-réduction d’espèces chimiques (arsenic et chrome) dans les sédiments fluviaux de la Marque : de l’expérimentation à la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Lille1 - Sciences et Technologies, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01581742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6696,51 +6696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05517710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.125539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00337g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Zujew" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj02515j" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Humbezi Desfeux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sch&#228;dle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14060563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boudias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Qu&#233;met" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110971" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04712740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343266" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105995" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162537" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338790" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3719-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verlinde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalfallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00095E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29314" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazimajou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28439" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19962" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delauney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482566v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03862888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesven Ludovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defourne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. van Hullebusch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pages" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guimier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courtin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01581742v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05517710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.125539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00337g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Zujew" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj02515j" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boudias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Qu&#233;met" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110971" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Humbezi Desfeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sch&#228;dle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14060563" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105995" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04712740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162537" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338790" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3719-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verlinde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalfallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00095E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazimajou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28439" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19962" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delauney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03862888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesven Ludovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defourne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pages" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guimier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. van Hullebusch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01581742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>