--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,2761 +368,2895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ligand denticity on the removal of 238 Pu from dilute aqueous solutions by hydroxamate-based chelating gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redistribution of uranium and co-occurring metals from mining-inherited deposits recorded in a wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Darricau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Zujew</w:t>
+                <w:t xml:space="preserve">Alexandra Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osian Fonquernie</w:t>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Mangin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gorny</w:t>
+                <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5nj02515j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 708, pp.123332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2026.123332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360749v1</w:t>
+                <w:t xml:space="preserve">hal-05615386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the origins and transport processes of radioactive pollutants downstream from a former U-mine site using isotopic tracers and U-238 series disequilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ligand denticity on the removal of 238 Pu from dilute aqueous solutions by hydroxamate-based chelating gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Zujew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Geng</w:t>
+                <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+                <w:t xml:space="preserve">Floriane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Péron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Suhard</w:t>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Hazard.Mater.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134416⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.20151-20160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nj02515j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574503v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvolume analysis of 226Ra by inductively coupled plasma mass spectrometry: Environmental applications to high-resolution profile of wetland soil pore waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the origins and transport processes of radioactive pollutants downstream from a former U-mine site using isotopic tracers and U-238 series disequilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Boudias</w:t>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Nivesse</w:t>
+                <w:t xml:space="preserve">Olivier Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.110971⟩</w:t>
+              <w:t xml:space="preserve">J.Hazard.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 472, pp.134416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04656550v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGIT: An In Situ Experiment for Studying the Diffusion of Water and Solutes under Thermal Gradient in the Toarcian Clay Rock at the Tournemire Underground Research Laboratory: Part 1Go - Goals, Scoping Calculations, Installation and First Results under Unheated Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microvolume analysis of 226Ra by inductively coupled plasma mass spectrometry: Environmental applications to high-resolution profile of wetland soil pore waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Nivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Humbezi Desfeux</w:t>
+                <w:t xml:space="preserve">Alexandre Quémet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Marcoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philipp Schädle</w:t>
+                <w:t xml:space="preserve">Nathalie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min14060563⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204, pp.110971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.110971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04592615v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04656550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the speciation and availability of Cu, Sn, Bi and U from lacustrine sediments influenced by former mining activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+                <w:t xml:space="preserve">DIGIT: An In Situ Experiment for Studying the Diffusion of Water and Solutes under Thermal Gradient in the Toarcian Clay Rock at the Tournemire Underground Research Laboratory: Part 1Go - Goals, Scoping Calculations, Installation and First Results under Unheated Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Humbezi Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+                <w:t xml:space="preserve">Philipp Schädle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.105995. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min14060563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529503v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04592615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of labile U(VI) concentration and (234U/238U) activity ratio using a Monophos®-based Diffusive Gradients in Thin-films sampler.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the speciation and availability of Cu, Sn, Bi and U from lacustrine sediments influenced by former mining activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Darricau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Sapey</w:t>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Happel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2024.343266⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.105995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.105995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04712740v1</w:t>
+                <w:t xml:space="preserve">hal-04529503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated uranium concentration and low activity ratio (234U/238U) in the Œuf river as the result of groundwater–surface water interaction (Essonne river valley, South of Paris Basin, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous measurement of labile U(VI) concentration and (234U/238U) activity ratio using a Monophos®-based Diffusive Gradients in Thin-films sampler.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Sapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diez</w:t>
+                <w:t xml:space="preserve">Steffen Happel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162537⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1330, pp.343266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2024.343266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041118v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04712740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved iodide in marine waters determined with Diffusive Gradients in Thin-films technique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevated uranium concentration and low activity ratio (234U/238U) in the Œuf river as the result of groundwater–surface water interaction (Essonne river valley, South of Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Jardin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Diez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338790⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 876, pp.162537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513525v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
+                <w:t xml:space="preserve">Dissolved iodide in marine waters determined with Diffusive Gradients in Thin-films technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Galceran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3719-y⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1177, pp.338790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635554v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive sampler measurements of inorganic arsenic species in environmental waters: A comparison between 3-mercapto-silica, ferrihydrite, Metsorb®, zinc ferrite, and zirconium dioxide binding gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gorny</w:t>
+                <w:t xml:space="preserve">A new rapid protocol for $^{226}$Ra separation and preconcentration in natural water samples using molecular recognition technology for ICP-MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verlinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+                <w:t xml:space="preserve">S. Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lesven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+                <w:t xml:space="preserve">B. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020179v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new rapid protocol for $^{226}$Ra separation and preconcentration in natural water samples using molecular recognition technology for ICP-MS analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Verlinde</w:t>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gorny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Boulet</w:t>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.1994-2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3719-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391116v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox behaviour of arsenic in the surface sediments of the Marque River (Northern France)</w:t>
+                <w:t xml:space="preserve">Passive sampler measurements of inorganic arsenic species in environmental waters: A comparison between 3-mercapto-silica, ferrihydrite, Metsorb®, zinc ferrite, and zirconium dioxide binding gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Billon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 188, pp.111 - 122. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.518-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717170v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium behavior in aquatic environments: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gorny</w:t>
+                <w:t xml:space="preserve">Redox behaviour of arsenic in the surface sediments of the Marque River (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Billon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Lesven</w:t>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/er-2016-0012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.111 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458165v1</w:t>
+                <w:t xml:space="preserve">hal-01717170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic behavior in river sediments under redox gradient: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Chromium behavior in aquatic environments: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 505, pp.423 - 434. </w:t>
+              <w:t xml:space="preserve">Environmental Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.503 - 516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/er-2016-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01168374v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Development and application of a HPIC-ICP-MS method for the redox arsenic speciation in river sediment pore waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.890 - 898. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.1562 - 1570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5JA00095E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269773v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a HPIC-ICP-MS method for the redox arsenic speciation in river sediment pore waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.890 - 898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5JA00095E⟩</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsenic behavior in river sediments under redox gradient: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.423 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174474v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioactive Contaminants in the Environment: Isotope Geochemistry Unveiling Their Secrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference, 6-11 July 2025, Prague, Tchéquie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, ONLINE (Prague), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des eaux marines par l'étude des isotopes de l'iode: IOSHI Importance de la couche de surface de l'eau de mer dans l'enrichissement isotopique en iode des algues brunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Voiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées du réseau SIMS Francophone – RSF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau SIMS Francophone (RSF); Luxembourg Institute of Science and Technology (LIST), Oct 2025, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of natural and anthropogenic sources of geogenic radionuclides by using a multi-isotope tracing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Stetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference (Goldschmidt2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical Society (GS); European Association of Geochemistry (EAG), Jul 2025, Prague, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.29314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Environmental Monitoring of Radioactive Contaminants: Advances in DGT and Isotope Geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference (Goldschmidt2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry (EAG), Jul 2025, Prague, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.30806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing environmental radionuclides tracking: High-resolution isotopic analysis using NanoSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3131,2068 +3265,2068 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2025 Conference (Goldschmidt2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry (EAG); Geochemical Society (GS), Jul 2025, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.28439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of radium lability in wetland soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Nivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of Pb and Cu in a wetland impacted by former uranium mining activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Zebracki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.19962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ways to measure the total U(VI) concentration in moderately basic waters using Diffusive Gradient in Thin-films sampler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring 226Ra concentration in soil pore waters by means of Diffusive Equilibrium in Thin-films: is it still an analytical challenge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Nivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Steffen Happel</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delauney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692107v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring 226Ra concentration in soil pore waters by means of Diffusive Equilibrium in Thin-films: is it still an analytical challenge?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New ways to measure the total U(VI) concentration in moderately basic waters using Diffusive Gradient in Thin-films sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Quemet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Galceran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Sapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692084v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of efficient DGT binding gels for uranium based on molecular coordination chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josselin Gorny; Hao Zhang, Oct 2023, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isotopes de l’uranium comme traceurs des processus hydrologiques dans un continuum nappe-rivière. Cas de la vallée de l’Essonne (Sud du bassin versant de la Seine)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciation and mobility of stable chemical elements associated with uranium mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Darricau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Uranium d’Orsay (JUO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Jan 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">23rd International Mineralogical Association General Meeting (IMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482566v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03862888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performances of Diffusive Gradient in Thin-films (DGT) technique to measure the labile uranyl concentration in environmental waters by employing the chelating properties of siderochelates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tony Fernandes</w:t>
+                <w:t xml:space="preserve">Les isotopes de l’uranium comme traceurs des processus hydrologiques dans un continuum nappe-rivière. Cas de la vallée de l’Essonne (Sud du bassin versant de la Seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Metal Complexes, ISMEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, VALENCE, Spain</w:t>
+              <w:t xml:space="preserve">Les journées Uranium d’Orsay (JUO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Jan 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718549v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and mobility of stable chemical elements associated with uranium mineralization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the performances of Diffusive Gradient in Thin-films (DGT) technique to measure the labile uranyl concentration in environmental waters by employing the chelating properties of siderochelates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osian Fonquernie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Mineralogical Association General Meeting (IMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Metal Complexes, ISMEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, VALENCE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03862888v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new rapid protocol for $^{226}$Ra separation and preconcentration in natural water samples using molecular recognition technology for ICP-MS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Verlinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Budapest, Hungary. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First determination of iodide in natural water using diffusive gradient in thin-film techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Happel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the comprehension of the impact of climate change on surface water quality in northern France - A case study of River Selle (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratima Bhurtun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesven Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumoulin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCW2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of DGT in aquatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Scientifiques de l’Université de Toulon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox behavior of arsenic in surface sediments of Marque River (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of as speciation in river sediment using DGT techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lesven</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT Conference 2015: from DGT Research to Environmental Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Donostia-San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of high frequency measurement tools for trace metal monitoring in fresh waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Defourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of high frequency measurements tools for trace metal monitoring in fresh waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Defourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5202,91 +5336,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of dihydroxamate-based binding gels in DGT devices for uranium(VI) sampling in freshwater. An intercomparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osian Fonquernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,1134 +5439,1134 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Fontenay-aux-Roses, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards DGT development with three-dimensional printing to improve lab and field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Sapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Diffusive Gradients in Thin Films (DGT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Fontenay-aux-Roses, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of manganese and iron redox cycle in sediment of passive mine drainage treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT CONFERENCE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation et mobilité des éléments chimiques stables associés aux minéralisations uranifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Darricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTRATOM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03860908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity improvement of thin-film techniques by micro-sample analysis.</w:t>
+                <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019, Diffusive gradients in thin films Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460188v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understanding and applications of ammonium 12-molybdophosphate-based diffusive gradient in thin film techniques for measuring Cs in waters</w:t>
+                <w:t xml:space="preserve">Sensitivity improvement of thin-film techniques by micro-sample analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffusive gradients in thin films Conference 2019, Diffusive gradients in thin films Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, VIENNE, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460187v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite doped binding gel for DGT techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lesven</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT Conference 2015: from DGT Research to Environmental Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Donostia-San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical development of IC-ICP-MS procedures for characterization of As and Cr speciation in pore water sediment European</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North-West Symposium of Young Scientists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of high-frequency monitoring on trace metal behavior in freshwaters: the case study of the Marque River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Superville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Defourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première rencontre scientifique de la foundation Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of IC-ICP-MS procedures for measuring As and Cr species in pore-water sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TraceSpec Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6442,114 +6576,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des réactions d’oxydo-réduction d’espèces chimiques (arsenic et chrome) dans les sédiments fluviaux de la Marque : de l’expérimentation à la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Lille1 - Sciences et Technologies, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01581742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6696,51 +6830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05517710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.125539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00337g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Zujew" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj02515j" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boudias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Qu&#233;met" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110971" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Humbezi Desfeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sch&#228;dle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14060563" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105995" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04712740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162537" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338790" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3719-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verlinde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalfallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00095E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazimajou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28439" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19962" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delauney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03862888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889283v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesven Ludovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defourne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590889v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pages" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guimier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. van Hullebusch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01581742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05517710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.125539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Darricau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Al&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ja00337g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05615386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2026.123332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Zujew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osian Fonquernie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj02515j" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134416" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boudias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Qu&#233;met" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Humbezi Desfeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sch&#228;dle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14060563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105995" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04712740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sapey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Happel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343266" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162537" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Galceran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338790" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verlinde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalfallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Coppin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3719-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00095E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godinot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazimajou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Stetten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29314" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30806" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05424339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28439" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19962" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delauney" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fernandes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03862888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Durand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bhurtun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesven Ludovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Criquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Superville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanovsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defourne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590889v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pages" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guimier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. van Hullebusch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03860908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460188v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01581742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>