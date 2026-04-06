--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3738,200 +3738,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Genomic Modifications Associated with Globodera pallida Adaptation to Potato Resistances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Grenier</w:t>
+                <w:t xml:space="preserve">A Trade-Off Between Sporangia Size and Number Exists in the Potato Late Blight Pathogen Phytophthora infestans, and Is Not Altered by Biotic and Abiotic Factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kröner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11540-018-9358-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010144v1</w:t>
+                <w:t xml:space="preserve">hal-02095890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations of the Beet Cyst Nematode Heterodera schachtii Exhibit Strong Differences in Their Life-History Traits Across Changing Thermal Conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,210 +3957,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2801. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trade-Off Between Sporangia Size and Number Exists in the Potato Late Blight Pathogen Phytophthora infestans, and Is Not Altered by Biotic and Abiotic Factors.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Mabon</w:t>
+                <w:t xml:space="preserve">Phenotypic and Genomic Modifications Associated with Globodera pallida Adaptation to Potato Resistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1841. </w:t>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.65-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11540-018-9358-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095890v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiter le cuivre en bio (2ème partie)</w:t>
               </w:r>
@@ -4656,51 +4656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coexistence of generalist and specialist clonal lineages in natural populations of the Irish Famine pathogen Phytophthora infestans explains local adaptation to potato and tomato.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,676 +4914,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genotypic changes in french populations of phytophthora infestans: are invasive clones the most aggressive?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Glais</w:t>
+                <w:t xml:space="preserve">Gaëlle Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12441⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (14), pp.4330 - 4339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462742v1</w:t>
+                <w:t xml:space="preserve">hal-01400496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Laloi</w:t>
+                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (14), pp.4330 - 4339. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2559-2568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400496v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">And the nasty ones lose in the end: foliar pathogenicity trades off with asexual transmission in the Irish famine pathogen Phytophthora infestans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (8), pp.2559-2568. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209 (1), pp.334-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345816v1</w:t>
+                <w:t xml:space="preserve">hal-01462731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And the nasty ones lose in the end: foliar pathogenicity trades off with asexual transmission in the Irish famine pathogen Phytophthora infestans</w:t>
+                <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals insights into the basis of parasitism and virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Pasco</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastian Eves-van Den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik R. Laetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine J. Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13581⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-0985-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462731v1</w:t>
+                <w:t xml:space="preserve">hal-01439090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals insights into the basis of parasitism and virulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine J. Lilley</w:t>
+                <w:t xml:space="preserve">Phenotypic and genotypic changes in french populations of phytophthora infestans: are invasive clones the most aggressive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
+                <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (4), pp.577-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-0985-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439090v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
               </w:r>
@@ -5755,51 +5755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (17), pp.6320-6331. </w:t>
@@ -6191,103 +6191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance gene flow outweighs a century of local selection and prevents local adaptation in the Irish famine pathogen [i]Phytophthora infestans[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.442-452. </w:t>
@@ -6319,295 +6319,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Glais</w:t>
+                <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.184 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02617.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208699v1</w:t>
+                <w:t xml:space="preserve">hal-01208639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Rouaux</w:t>
+                <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (1), pp.184 - 193. </w:t>
+              <w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02617.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208639v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of the golden potato cyst nematode Globodera rostochiensis and determination of the origin of populations in Quebec, Canada</w:t>
               </w:r>
@@ -7293,51 +7293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda M. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (3), pp.311 - 324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélectionneur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63, pp.63-72</w:t>
@@ -7984,51 +7984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness costs associated with unnecessary virulence factors and life history traits: evolutionary insights from the potato late blight pathogen Phytophthora infestans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8771,51 +8771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to the most abundant host genotype in an agricultural plant-pathogen system - potato late blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9342,51 +9342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10259,51 +10259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The level of specialization of Phytophthora infestans to potato and tomato is a biotrophy-related, stable trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10399,51 +10399,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t>
+                <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
@@ -10497,75 +10497,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944797v1</w:t>
+                <w:t xml:space="preserve">hal-02791118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
@@ -10619,51 +10619,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791118v1</w:t>
+                <w:t xml:space="preserve">hal-02944797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Synthèse de l'expertise scientifique collective</w:t>
               </w:r>
@@ -11302,51 +11302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F42B001F"/>
+    <w:nsid w:val="5E19380C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11533,51 +11533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselin-montarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6158-8464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Mwangi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64617-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-021-02341-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave T Ste-Croix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-09-20-0418-rvw" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiewnick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Dwi Handayani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabowo Lestari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Couvreur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02078-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Yvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6248" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077526v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02801" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kr&#246;ner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01841" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12441" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13581" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Androdias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0741-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Alenda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.07.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208645v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Christine Boucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Belair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.05.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNBSNJN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Tamarzizt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2012.00834.X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02600.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-011-0126-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVNFS85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Doumayrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00724.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbiere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04619.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5Z946BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664718v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0823" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01557.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2007.01252.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-3-0338" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesueur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01005.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133363v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03245231v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselin-montarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6158-8464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Mwangi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64617-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-021-02341-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave T Ste-Croix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-09-20-0418-rvw" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiewnick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Dwi Handayani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabowo Lestari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Couvreur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02078-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Yvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6248" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kr&#246;ner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01841" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02801" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13581" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12441" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Androdias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0741-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Alenda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.07.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208645v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Christine Boucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Belair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.05.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNBSNJN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Tamarzizt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2012.00834.X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02600.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-011-0126-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVNFS85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Doumayrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00724.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbiere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04619.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5Z946BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664718v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0823" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01557.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2007.01252.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-3-0338" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesueur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01005.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133363v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03245231v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>