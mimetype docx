--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -201,364 +201,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
+                <w:t xml:space="preserve">Adaptation of the Cyst Nematode Globodera pallida to the Colinear Potato Resistant QTLs GpaVvrn and GpaVspl Involved Distinct Genomic Regions and Absence of Cross-Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Esquibet</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Rachel Fourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (21), pp.e70105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984207v1</w:t>
+                <w:t xml:space="preserve">hal-05299864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the Cyst Nematode Globodera pallida to the Colinear Potato Resistant QTLs GpaVvrn and GpaVspl Involved Distinct Genomic Regions and Absence of Cross-Virulence</w:t>
+                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Fourdin</w:t>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (21), pp.e70105. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299864v1</w:t>
+                <w:t xml:space="preserve">hal-04984207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Globodera pallida to Individual Components Compromises the Durability of Pyramided Resistance in Potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -605,51 +605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Evidence of a Bet‐Hedging Strategy in the Carrot Cyst Nematode &amp;lt;i&amp;gt;Heterodera carotae&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -716,680 +716,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carrot cyst nematode Heterodera carotae: a major plant-parasitic nematode requiring more investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lure and starve: Host root exudates to suppress field populations of cyst nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Biget</w:t>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chereau</w:t>
+                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Grenier</w:t>
+                <w:t xml:space="preserve">Emilie Robilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685411-bja10361⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201, pp.105490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757687v1</w:t>
+                <w:t xml:space="preserve">hal-04640056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagnostic gap to fill: Development of molecular tools to distinguish the cyst-forming nematode species Heterodera carotae and Heterodera cruciferae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The carrot cyst nematode Heterodera carotae: a major plant-parasitic nematode requiring more investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Biget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2024.102434⟩</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.1079-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685411-bja10361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04727311v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A diagnostic gap to fill: Development of molecular tools to distinguish the cyst-forming nematode species Heterodera carotae and Heterodera cruciferae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
+                <w:t xml:space="preserve">Marine Biget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.102434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2024.102434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720055v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe as a secondary distribution hub in the worldwide invasion of the potato cyst nematode &amp;lt;I&amp;gt;Globodera rostochiensis&amp;lt;/i&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mimee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64617-0⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640037v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lure and starve: Host root exudates to suppress field populations of cyst nematodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ngala</w:t>
+                <w:t xml:space="preserve">Europe as a secondary distribution hub in the worldwide invasion of the potato cyst nematode &amp;lt;I&amp;gt;Globodera rostochiensis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
+                <w:t xml:space="preserve">James M. Mwangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Robilliard</w:t>
+                <w:t xml:space="preserve">Sebastian Kiewnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+                <w:t xml:space="preserve">Xiaohong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Manceau</w:t>
+                <w:t xml:space="preserve">Benjamin Mimee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 201, pp.105490. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.13915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64617-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640056v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple infections influence the resistance of potato cultivars to late blight and potato cyst nematodes</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1535,51 +1535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71 (1), pp.23-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1626,51 +1626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds from a Lichen-Associated Bacterium, Paenibacillus etheri, Interact with Plant-Parasitic Cyst Nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Miral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1741,757 +1741,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the genetic diversity of three cyst nematodes on the effectiveness of root exudates to induce hatching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hatching Induction of Cyst Nematodes in Bare Soils Drenched With Root Exudates Under Controlled Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Mélina Ianszen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piriou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Porte</w:t>
+                <w:t xml:space="preserve">Marie-Christine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-021-02341-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.602825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407429v1</w:t>
+                <w:t xml:space="preserve">hal-03228970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Population Genomics of Plant-Parasitic Nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the genetic diversity of three cyst nematodes on the effectiveness of root exudates to induce hatching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne G J Danchin</w:t>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dave T Ste-Croix</w:t>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/phyto-09-20-0418-rvw⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (3), pp.553-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-021-02341-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03734053v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Advances in Population Genomics of Plant-Parasitic Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mimee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G J Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Bertrand</w:t>
+                <w:t xml:space="preserve">Dave T Ste-Croix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.51⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (1), pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/phyto-09-20-0418-rvw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03461843v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatching Induction of Cyst Nematodes in Bare Soils Drenched With Root Exudates Under Controlled Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+                <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Ianszen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
+                <w:t xml:space="preserve">Safa Ben Krima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Denis</w:t>
+                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.602825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228970v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Plant–parasite coevolution: A weak signature of local adaptation between Peruvian Globodera pallida populations and wild potatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13102⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.4156-4163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457188v1</w:t>
+                <w:t xml:space="preserve">hal-03141972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden diversity of the potato cyst nematode Globodera pallida in the south of Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thevenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,1321 +2500,1321 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (4), pp.727-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du nématode à kyste aux variétés résistantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.168-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288590v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation du nématode à kyste aux variétés résistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Supporting Publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 731, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296984v1</w:t>
+                <w:t xml:space="preserve">hal-03288590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Plant pathogen life-history traits and adaptation to environmental constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le May</w:t>
+                <w:t xml:space="preserve">G. Smant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01730⟩</w:t>
+              <w:t xml:space="preserve">EFSA Supporting Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/sp.efsa.2020.EN-1874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624654v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Plant pathogen life-history traits and adaptation to environmental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Frenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205989v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatching of Globodera pallida Induced by Root Exudates Is Not Influenced by Soil Microbiota Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.536932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.536932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, DNA barcoding and genetic diversity of potato cyst nematodes in Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-S Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurul Dwi Handayani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marjolein Couvreur</w:t>
+                <w:t xml:space="preserve">L. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-020-02078-7⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140232v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–parasite coevolution: A weak signature of local adaptation between Peruvian Globodera pallida populations and wild potatoes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Renault</w:t>
+                <w:t xml:space="preserve">Distribution, DNA barcoding and genetic diversity of potato cyst nematodes in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Dwi Handayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabowo Lestari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Yvin</w:t>
+                <w:t xml:space="preserve">Marjolein Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (9), pp.4156-4163. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (2), pp.363-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-020-02078-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141972v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers reveal two genetic groups in European populations of the carrot cyst nematode Heterodera carotae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1894), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291476v1</w:t>
+                <w:t xml:space="preserve">hal-02622021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microsatellite markers reveal two genetic groups in European populations of the carrot cyst nematode Heterodera carotae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1894), </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.81-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622021v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trade-Off Between Sporangia Size and Number Exists in the Potato Late Blight Pathogen Phytophthora infestans, and Is Not Altered by Biotic and Abiotic Factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3878,90 +3878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations of the Beet Cyst Nematode Heterodera schachtii Exhibit Strong Differences in Their Life-History Traits Across Changing Thermal Conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4012,77 +4012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and Genomic Modifications Associated with Globodera pallida Adaptation to Potato Resistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,342 +4378,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome scans on experimentally evolved populations reveal candidate regions for adaptation to plant resistance in the potato cyst nematode Globodera pallida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Caffier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (18), pp.4700-4711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905321v1</w:t>
+                <w:t xml:space="preserve">hal-01605681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans on experimentally evolved populations reveal candidate regions for adaptation to plant resistance in the potato cyst nematode Globodera pallida.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (18), pp.4700-4711. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605681v2</w:t>
+                <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coexistence of generalist and specialist clonal lineages in natural populations of the Irish Famine pathogen Phytophthora infestans explains local adaptation to potato and tomato.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,103 +4786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally evolved populations of the potato cyst nematode Globodera pallida allow the targeting of genomic footprints of selection due to host adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (6), pp.1022-1030. </w:t>
@@ -4914,1130 +4914,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Laloi</w:t>
+                <w:t xml:space="preserve">Occurrence of the tobacco cyst nematode subspecies Globodera tabacum subsp virginiae in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (1), pp.199-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-015-0741-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400496v1</w:t>
+                <w:t xml:space="preserve">hal-01462725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotypic and genotypic changes in french populations of phytophthora infestans: are invasive clones the most aggressive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (4), pp.577-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345816v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And the nasty ones lose in the end: foliar pathogenicity trades off with asexual transmission in the Irish famine pathogen Phytophthora infestans</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13581⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.472109676217473E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462731v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals insights into the basis of parasitism and virulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Eves-van Den Akker</w:t>
+                <w:t xml:space="preserve">M. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik R. Laetsch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
+                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-0985-1⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (14), pp.4330 - 4339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439090v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genotypic changes in french populations of phytophthora infestans: are invasive clones the most aggressive?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12441⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2559-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462742v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">And the nasty ones lose in the end: foliar pathogenicity trades off with asexual transmission in the Irish famine pathogen Phytophthora infestans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.472109676217473E12⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209 (1), pp.334-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637067v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptation to temperature in populations and clonal lineages of the Irish potato famine pathogen Phytophthora infestans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Marquer</w:t>
+                <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals insights into the basis of parasitism and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Eves-van Den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik R. Laetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine J. Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2282⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-0985-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462776v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of the tobacco cyst nematode subspecies Globodera tabacum subsp virginiae in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local adaptation to temperature in populations and clonal lineages of the Irish potato famine pathogen Phytophthora infestans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Androdias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144 (1), pp.199-203. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (17), pp.6320-6331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-015-0741-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462725v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygote deficits in cyst plant-parasitic nematodes: possible causes and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D.J. Overall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (8), pp.1654-1677. </w:t>
@@ -6191,90 +6191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance gene flow outweighs a century of local selection and prevents local adaptation in the Irish famine pathogen [i]Phytophthora infestans[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6319,364 +6319,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Rouaux</w:t>
+                <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (1), pp.184 - 193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02617.x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208639v1</w:t>
+                <w:t xml:space="preserve">hal-01208699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Glais</w:t>
+                <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.184 - 193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02617.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208699v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of the golden potato cyst nematode Globodera rostochiensis and determination of the origin of populations in Quebec, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Christine Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mimee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6912,51 +6912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (2), pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6984,1548 +6984,1548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the evolutionary dynamics of viruses within their hosts: a case study using high-throughput sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Durabilité et stratégie de sélection pour la résistance aux nématodes à kyste chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simon</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.63-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208592v1</w:t>
+                <w:t xml:space="preserve">hal-02647978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus adaptation to quantitative plant resistance: erosion or breakdown?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the evolutionary dynamics of viruses within their hosts: a case study using high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02600.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.e1002654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208594v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From elaborate to compact seasonal plant epidemic models and back: is competitive exclusion in the details?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus adaptation to quantitative plant resistance: erosion or breakdown?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12080-011-0126-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (11), pp.2242-2252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02600.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004161v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nématode à kyste [i]Globodera pallida[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">From elaborate to compact seasonal plant epidemic models and back: is competitive exclusion in the details?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda M. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.311 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-011-0126-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208618v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité et stratégie de sélection pour la résistance aux nématodes à kyste chez la pomme de terre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Nématode à kyste [i]Globodera pallida[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63, pp.63-72</w:t>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647978v1</w:t>
+                <w:t xml:space="preserve">hal-01208618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fungicide resistance and pathogen diversity in Erysiphe necator using quantitative real-time PCR assays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic background matters: a plant–virus gene-for-gene interaction is strongly influenced by genetic contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cecile M.-C. Dufour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+                <w:t xml:space="preserve">Juliette Doumayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.2032⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (9), pp.911-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00724.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652428v1</w:t>
+                <w:t xml:space="preserve">hal-01462654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic background matters: a plant–virus gene-for-gene interaction is strongly influenced by genetic contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of fungicide resistance and pathogen diversity in Erysiphe necator using quantitative real-time PCR assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile M.-C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (1), pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.2032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00724.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462654v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the evolutionary history of the plant pathogen Pseudomonas syringae from Its biogeography in headwaters of rivers in North America, Europe and New Zealand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">L’adaptation des virus de plantes aux résistances variétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sands</w:t>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Vanneste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Oakley</w:t>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (3), </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.227-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00107-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2010.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995710v1</w:t>
+                <w:t xml:space="preserve">hal-02669234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness costs associated with unnecessary virulence factors and life history traits: evolutionary insights from the potato late blight pathogen Phytophthora infestans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A point mutation in the polymerase of Potato virus Y confers virulence toward the Pvr4 resistance of pepper and a high competitiveness cost in susceptible cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Glais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Olivier Navaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-283⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (6), pp.823-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729514v1</w:t>
+                <w:t xml:space="preserve">hal-02664718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers reveal two admixed genetic groups and an ongoing displacement within the French population of the invasive plant pathogen Phytophthora infestans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring the evolutionary history of the plant pathogen Pseudomonas syringae from Its biogeography in headwaters of rivers in North America, Europe and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Mialdea</w:t>
+                <w:t xml:space="preserve">Brian Oakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (9), pp.1965-77. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04619.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00107-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02303333v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point mutation in the polymerase of Potato virus Y confers virulence toward the Pvr4 resistance of pepper and a high competitiveness cost in susceptible cultivar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fitness costs associated with unnecessary virulence factors and life history traits: evolutionary insights from the potato late blight pathogen Phytophthora infestans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérenger Janzac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">R. Corbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0823⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (283), pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664718v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation des virus de plantes aux résistances variétales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Microsatellite markers reveal two admixed genetic groups and an ongoing displacement within the French population of the invasive plant pathogen Phytophthora infestans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Corbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Fabre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ayme</w:t>
+                <w:t xml:space="preserve">Gladys Mialdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (9), pp.1965-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04619.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2010.0311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02669234v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal distribution of Erysiphe necator genetic groups and their relationship with disease levels in vineyards</w:t>
               </w:r>
@@ -8771,51 +8771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to the most abundant host genotype in an agricultural plant-pathogen system - potato late blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,347 +8869,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a trade-off betwenn aggressiveness and overwinter survival in Phytophthora infestans ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel est votre diagnostic ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 496, pp.45-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659197v1</w:t>
+                <w:t xml:space="preserve">hal-02654197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Phytophthora infestans to partial resistance in potato: Evidence from French and Moroccan populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a trade-off betwenn aggressiveness and overwinter survival in Phytophthora infestans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-97-3-0338⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3), pp.603-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2007.01252.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666794v1</w:t>
+                <w:t xml:space="preserve">hal-02659197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est votre diagnostic ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Blancard</w:t>
+                <w:t xml:space="preserve">Adaptation of Phytophthora infestans to partial resistance in potato: Evidence from French and Moroccan populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (3), pp.338-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-97-3-0338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654197v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildiou de la pomme de terre, des populations qui changent</w:t>
               </w:r>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9342,51 +9342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9465,103 +9465,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant pathogen life-history traits and adaptation to environmental constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Frenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frontière Media, 126 p., 2020, Frontiers Research Topics, 978-2-88963-530-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-88963-530-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9777,51 +9777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9941,51 +9941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10137,103 +10137,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Ben Krima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10272,51 +10272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The level of specialization of Phytophthora infestans to potato and tomato is a biotrophy-related, stable trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10399,51 +10399,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
@@ -10497,75 +10497,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791118v1</w:t>
+                <w:t xml:space="preserve">hal-02944797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t>
+                <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
@@ -10619,51 +10619,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944797v1</w:t>
+                <w:t xml:space="preserve">hal-02791118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Synthèse de l'expertise scientifique collective</w:t>
               </w:r>
@@ -11302,51 +11302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E19380C"/>
+    <w:nsid w:val="E7A8285F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11533,51 +11533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselin-montarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6158-8464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Mwangi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64617-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-021-02341-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave T Ste-Croix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-09-20-0418-rvw" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiewnick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Dwi Handayani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabowo Lestari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Couvreur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02078-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Yvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6248" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kr&#246;ner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01841" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02801" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13581" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12441" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Androdias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0741-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Alenda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.07.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208645v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Christine Boucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Belair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.05.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNBSNJN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Tamarzizt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2012.00834.X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02600.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-011-0126-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVNFS85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Doumayrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00724.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbiere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04619.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5Z946BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664718v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0823" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01557.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2007.01252.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-3-0338" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesueur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01005.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133363v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03245231v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselin-montarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6158-8464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Mwangi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64617-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-021-02341-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave T Ste-Croix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-09-20-0418-rvw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Yvin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6248" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12896" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiewnick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Dwi Handayani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabowo Lestari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Couvreur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02078-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kr&#246;ner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01841" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02801" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462725v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0741-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12441" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13581" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462776v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Androdias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2282" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Alenda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.07.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208645v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Christine Boucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Belair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.05.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNBSNJN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Tamarzizt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2012.00834.X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02600.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-011-0126-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Doumayrou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00724.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2032" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVNFS85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0823" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303333v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbiere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04619.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5Z946BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01557.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659197v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2007.01252.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666794v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-3-0338" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesueur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01005.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133363v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03245231v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>