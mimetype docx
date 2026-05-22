--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -201,364 +201,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the Cyst Nematode Globodera pallida to the Colinear Potato Resistant QTLs GpaVvrn and GpaVspl Involved Distinct Genomic Regions and Absence of Cross-Virulence</w:t>
+                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Fourdin</w:t>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (21), pp.e70105. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299864v1</w:t>
+                <w:t xml:space="preserve">hal-04984207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
+                <w:t xml:space="preserve">Adaptation of the Cyst Nematode Globodera pallida to the Colinear Potato Resistant QTLs GpaVvrn and GpaVspl Involved Distinct Genomic Regions and Absence of Cross-Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Esquibet</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Rachel Fourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (21), pp.e70105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984207v1</w:t>
+                <w:t xml:space="preserve">hal-05299864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Globodera pallida to Individual Components Compromises the Durability of Pyramided Resistance in Potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -605,51 +605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Evidence of a Bet‐Hedging Strategy in the Carrot Cyst Nematode &amp;lt;i&amp;gt;Heterodera carotae&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -716,680 +716,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lure and starve: Host root exudates to suppress field populations of cyst nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A diagnostic gap to fill: Development of molecular tools to distinguish the cyst-forming nematode species Heterodera carotae and Heterodera cruciferae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ngala</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Biget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105490⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.102434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2024.102434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04640056v1</w:t>
+                <w:t xml:space="preserve">hal-04727311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carrot cyst nematode Heterodera carotae: a major plant-parasitic nematode requiring more investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685411-bja10361⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04757687v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagnostic gap to fill: Development of molecular tools to distinguish the cyst-forming nematode species Heterodera carotae and Heterodera cruciferae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Fouville</w:t>
+                <w:t xml:space="preserve">The carrot cyst nematode Heterodera carotae: a major plant-parasitic nematode requiring more investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Biget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Biget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Sylvain Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmpp.2024.102434⟩</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.1079-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685411-bja10361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04727311v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Masculinizing Resistance, Rotation, and Biocontrol to Achieve Durable Suppression of the Potato Pale Cyst Nematode: A Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Europe as a secondary distribution hub in the worldwide invasion of the potato cyst nematode &amp;lt;I&amp;gt;Globodera rostochiensis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Mwangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kiewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Tankam-Chedjou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Mimee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.13915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64617-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720055v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe as a secondary distribution hub in the worldwide invasion of the potato cyst nematode &amp;lt;I&amp;gt;Globodera rostochiensis&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Esquibet</w:t>
+                <w:t xml:space="preserve">Lure and starve: Host root exudates to suppress field populations of cyst nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M. Mwangi</w:t>
+                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kiewnick</w:t>
+                <w:t xml:space="preserve">Emilie Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohong Wang</w:t>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mimee</w:t>
+                <w:t xml:space="preserve">Florian Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.13915. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201, pp.105490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64617-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640037v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple infections influence the resistance of potato cultivars to late blight and potato cyst nematodes</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1503,995 +1503,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Health in a One Health world: missing links and hidden treasures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Volatile Organic Compounds from a Lichen-Associated Bacterium, Paenibacillus etheri, Interact with Plant-Parasitic Cyst Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Miral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sauvager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13463⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (47), pp.43084-43091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c05453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651848v1</w:t>
+                <w:t xml:space="preserve">hal-03859572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds from a Lichen-Associated Bacterium, Paenibacillus etheri, Interact with Plant-Parasitic Cyst Nematodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Plant Health in a One Health world: missing links and hidden treasures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (47), pp.43084-43091. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (1), pp.23-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c05453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859572v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatching Induction of Cyst Nematodes in Bare Soils Drenched With Root Exudates Under Controlled Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the genetic diversity of three cyst nematodes on the effectiveness of root exudates to induce hatching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Ianszen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Denis</w:t>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.602825⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (3), pp.553-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-021-02341-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228970v1</w:t>
+                <w:t xml:space="preserve">hal-03407429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the genetic diversity of three cyst nematodes on the effectiveness of root exudates to induce hatching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in Population Genomics of Plant-Parasitic Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mimee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piriou</w:t>
+                <w:t xml:space="preserve">Etienne G J Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Porte</w:t>
+                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave T Ste-Croix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-021-02341-5⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (1), pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/phyto-09-20-0418-rvw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03407429v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Population Genomics of Plant-Parasitic Nematodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave T Ste-Croix</w:t>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ben Krima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/phyto-09-20-0418-rvw⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03734053v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t>
+                <w:t xml:space="preserve">Hatching Induction of Cyst Nematodes in Bare Soils Drenched With Root Exudates Under Controlled Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Ben Krima</w:t>
+                <w:t xml:space="preserve">Mélina Ianszen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertrand</w:t>
+                <w:t xml:space="preserve">Marie-Christine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e44. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.602825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461843v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–parasite coevolution: A weak signature of local adaptation between Peruvian Globodera pallida populations and wild potatoes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6248⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.168-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141972v1</w:t>
+                <w:t xml:space="preserve">hal-02457188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden diversity of the potato cyst nematode Globodera pallida in the south of Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thevenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Thevenoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,1321 +2500,1321 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (4), pp.727-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of strong gene flow among French populations of the carrot cyst nematode Heterodera carotae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Piriou</w:t>
+                <w:t xml:space="preserve">Adaptation du nématode à kyste aux variétés résistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 731, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457188v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du nématode à kyste aux variétés résistantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Smant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EFSA Supporting Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/sp.efsa.2020.EN-1874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288590v1</w:t>
+                <w:t xml:space="preserve">hal-03296984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and tackling genetic selection in the potato cyst nematode Globodera pallida</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Smant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-S Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Supporting Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/sp.efsa.2020.EN-1874⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.391-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296984v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Plant pathogen life-history traits and adaptation to environmental constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Frenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.1730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2019.01730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatching of Globodera pallida Induced by Root Exudates Is Not Influenced by Soil Microbiota Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.536932. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.536932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMATOOLS : Développement d’outils pour la maîtrise durable du risque nématodes en plant de pomme de terre et cultures en rotation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution, DNA barcoding and genetic diversity of potato cyst nematodes in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berton</w:t>
+                <w:t xml:space="preserve">Nurul Dwi Handayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabowo Lestari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/t739-bg56⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (2), pp.363-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-020-02078-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205989v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, DNA barcoding and genetic diversity of potato cyst nematodes in Indonesia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Prabowo Lestari</w:t>
+                <w:t xml:space="preserve">Plant–parasite coevolution: A weak signature of local adaptation between Peruvian Globodera pallida populations and wild potatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein Couvreur</w:t>
+                <w:t xml:space="preserve">Jean‐claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 158 (2), pp.363-380. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.4156-4163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-020-02078-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140232v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microsatellite markers reveal two genetic groups in European populations of the carrot cyst nematode Heterodera carotae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622021v1</w:t>
+                <w:t xml:space="preserve">hal-02291476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers reveal two genetic groups in European populations of the carrot cyst nematode Heterodera carotae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploring the causes of small effective population sizes in cyst nematodes using artificial Globodera pallida populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73, pp.81-92. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1894), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291476v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trade-Off Between Sporangia Size and Number Exists in the Potato Late Blight Pathogen Phytophthora infestans, and Is Not Altered by Biotic and Abiotic Factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3878,90 +3878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations of the Beet Cyst Nematode Heterodera schachtii Exhibit Strong Differences in Their Life-History Traits Across Changing Thermal Conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4012,77 +4012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and Genomic Modifications Associated with Globodera pallida Adaptation to Potato Resistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,342 +4378,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans on experimentally evolved populations reveal candidate regions for adaptation to plant resistance in the potato cyst nematode Globodera pallida.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (18), pp.4700-4711. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605681v2</w:t>
+                <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome scans on experimentally evolved populations reveal candidate regions for adaptation to plant resistance in the potato cyst nematode Globodera pallida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Caffier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (18), pp.4700-4711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905321v1</w:t>
+                <w:t xml:space="preserve">hal-01605681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coexistence of generalist and specialist clonal lineages in natural populations of the Irish Famine pathogen Phytophthora infestans explains local adaptation to potato and tomato.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,103 +4786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally evolved populations of the potato cyst nematode Globodera pallida allow the targeting of genomic footprints of selection due to host adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (6), pp.1022-1030. </w:t>
@@ -4914,1130 +4914,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of the tobacco cyst nematode subspecies Globodera tabacum subsp virginiae in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Grenier</w:t>
+                <w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-015-0741-5⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (14), pp.4330 - 4339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462725v1</w:t>
+                <w:t xml:space="preserve">hal-01400496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genotypic changes in french populations of phytophthora infestans: are invasive clones the most aggressive?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Eoche-Bosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12441⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2559-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462742v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">And the nasty ones lose in the end: foliar pathogenicity trades off with asexual transmission in the Irish famine pathogen Phytophthora infestans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.472109676217473E12⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209 (1), pp.334-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637067v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals insights into the basis of parasitism and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Sebastian Eves-van Den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Michot</w:t>
+                <w:t xml:space="preserve">Dominik R. Laetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine J. Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-0985-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400496v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to resistant hosts increases fitness on susceptible hosts in the plant parasitic nematode [i]Globodera pallida.[/i]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Quelles associations de QTL chez la pomme de terre pour une résistance efficace et durable au nématode à kyste &amp;lt;em&amp;gt;globodera pallida&amp;lt;/em&amp;gt; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2079⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.472109676217473E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345816v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And the nasty ones lose in the end: foliar pathogenicity trades off with asexual transmission in the Irish famine pathogen Phytophthora infestans</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotypic and genotypic changes in french populations of phytophthora infestans: are invasive clones the most aggressive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13581⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (4), pp.577-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462731v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals insights into the basis of parasitism and virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
+                <w:t xml:space="preserve">Local adaptation to temperature in populations and clonal lineages of the Irish potato famine pathogen Phytophthora infestans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Androdias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-0985-1⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (17), pp.6320-6331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439090v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptation to temperature in populations and clonal lineages of the Irish potato famine pathogen Phytophthora infestans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of the tobacco cyst nematode subspecies Globodera tabacum subsp virginiae in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (17), pp.6320-6331. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (1), pp.199-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-015-0741-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462776v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygote deficits in cyst plant-parasitic nematodes: possible causes and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D.J. Overall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (8), pp.1654-1677. </w:t>
@@ -6191,90 +6191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance gene flow outweighs a century of local selection and prevents local adaptation in the Irish famine pathogen [i]Phytophthora infestans[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6319,364 +6319,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+                <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Pasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Glais</w:t>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.184 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02617.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208699v1</w:t>
+                <w:t xml:space="preserve">hal-01208639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of nematodes by resistant plants has implications for local adaptation and cross-virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Rouaux</w:t>
+                <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (1), pp.184 - 193. </w:t>
+              <w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02617.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208639v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of the golden potato cyst nematode Globodera rostochiensis and determination of the origin of populations in Quebec, Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Christine Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mimee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bardou-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6912,51 +6912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (2), pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6984,1548 +6984,1548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité et stratégie de sélection pour la résistance aux nématodes à kyste chez la pomme de terre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Modelling the evolutionary dynamics of viruses within their hosts: a case study using high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Rouaux</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.e1002654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647978v1</w:t>
+                <w:t xml:space="preserve">hal-01208592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the evolutionary dynamics of viruses within their hosts: a case study using high-throughput sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus adaptation to quantitative plant resistance: erosion or breakdown?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (11), pp.2242-2252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02600.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002654⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208592v1</w:t>
+                <w:t xml:space="preserve">hal-01208594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus adaptation to quantitative plant resistance: erosion or breakdown?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From elaborate to compact seasonal plant epidemic models and back: is competitive exclusion in the details?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda M. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.311 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-011-0126-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2012.02600.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208594v1</w:t>
+                <w:t xml:space="preserve">hal-01004161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From elaborate to compact seasonal plant epidemic models and back: is competitive exclusion in the details?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magda M. Castel</w:t>
+                <w:t xml:space="preserve">Nématode à kyste [i]Globodera pallida[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Potato Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12080-011-0126-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004161v1</w:t>
+                <w:t xml:space="preserve">hal-01208618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nématode à kyste [i]Globodera pallida[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Durabilité et stratégie de sélection pour la résistance aux nématodes à kyste chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Rouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.50-55</w:t>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.63-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208618v1</w:t>
+                <w:t xml:space="preserve">hal-02647978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic background matters: a plant–virus gene-for-gene interaction is strongly influenced by genetic contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of fungicide resistance and pathogen diversity in Erysiphe necator using quantitative real-time PCR assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile M.-C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00724.x⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (1), pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.2032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462654v1</w:t>
+                <w:t xml:space="preserve">hal-02652428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fungicide resistance and pathogen diversity in Erysiphe necator using quantitative real-time PCR assays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic background matters: a plant–virus gene-for-gene interaction is strongly influenced by genetic contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Doumayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.2032⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (9), pp.911-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00724.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652428v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation des virus de plantes aux résistances variétales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Inferring the evolutionary history of the plant pathogen Pseudomonas syringae from Its biogeography in headwaters of rivers in North America, Europe and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Fabre</w:t>
+                <w:t xml:space="preserve">David Sands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ayme</w:t>
+                <w:t xml:space="preserve">Brian Oakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (4), pp.227-239. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2010.0311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00107-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669234v1</w:t>
+                <w:t xml:space="preserve">hal-02995710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point mutation in the polymerase of Potato virus Y confers virulence toward the Pvr4 resistance of pepper and a high competitiveness cost in susceptible cultivar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fitness costs associated with unnecessary virulence factors and life history traits: evolutionary insights from the potato late blight pathogen Phytophthora infestans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Navaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">I. Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Corbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0823⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (283), pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664718v1</w:t>
+                <w:t xml:space="preserve">hal-00729514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the evolutionary history of the plant pathogen Pseudomonas syringae from Its biogeography in headwaters of rivers in North America, Europe and New Zealand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sands</w:t>
+                <w:t xml:space="preserve">Microsatellite markers reveal two admixed genetic groups and an ongoing displacement within the French population of the invasive plant pathogen Phytophthora infestans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Vanneste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">R. Corbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Oakley</w:t>
+                <w:t xml:space="preserve">Gladys Mialdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (3), </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (9), pp.1965-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00107-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04619.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995710v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness costs associated with unnecessary virulence factors and life history traits: evolutionary insights from the potato late blight pathogen Phytophthora infestans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’adaptation des virus de plantes aux résistances variétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-283⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (4), pp.227-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2010.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729514v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers reveal two admixed genetic groups and an ongoing displacement within the French population of the invasive plant pathogen Phytophthora infestans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A point mutation in the polymerase of Potato virus Y confers virulence toward the Pvr4 resistance of pepper and a high competitiveness cost in susceptible cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Navaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04619.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (6), pp.823-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-23-6-0823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02303333v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal distribution of Erysiphe necator genetic groups and their relationship with disease levels in vineyards</w:t>
               </w:r>
@@ -8771,51 +8771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to the most abundant host genotype in an agricultural plant-pathogen system - potato late blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,347 +8869,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est votre diagnostic ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is there a trade-off betwenn aggressiveness and overwinter survival in Phytophthora infestans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3), pp.603-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2007.01252.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654197v1</w:t>
+                <w:t xml:space="preserve">hal-02659197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a trade-off betwenn aggressiveness and overwinter survival in Phytophthora infestans ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of Phytophthora infestans to partial resistance in potato: Evidence from French and Moroccan populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2007.01252.x⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (3), pp.338-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-97-3-0338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659197v1</w:t>
+                <w:t xml:space="preserve">hal-02666794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Phytophthora infestans to partial resistance in potato: Evidence from French and Moroccan populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Pilet</w:t>
+                <w:t xml:space="preserve">Quel est votre diagnostic ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PHM Revue Horticole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 496, pp.45-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666794v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildiou de la pomme de terre, des populations qui changent</w:t>
               </w:r>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9342,51 +9342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9465,103 +9465,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant pathogen life-history traits and adaptation to environmental constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Frenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frontière Media, 126 p., 2020, Frontiers Research Topics, 978-2-88963-530-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-88963-530-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9745,299 +9745,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adaptation des agents pathogènes de plantes aux systèmes cultivés : une évolution sous contraintes anthropiques</w:t>
+                <w:t xml:space="preserve">Les contournements de résistance : Mécanismes, dynamiques et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-134, 2021, 9782759232338</w:t>
+              <w:t xml:space="preserve">, pp.135-145, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316033v1</w:t>
+                <w:t xml:space="preserve">hal-03316038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contournements de résistance : Mécanismes, dynamiques et conséquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'adaptation des agents pathogènes de plantes aux systèmes cultivés : une évolution sous contraintes anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Goyeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Cam</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.135-145, 2021, 9782759232338</w:t>
+              <w:t xml:space="preserve">, pp.125-134, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316038v1</w:t>
+                <w:t xml:space="preserve">hal-03316033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotypage par séquençage : GBS (Genotyping By Sequencing)</w:t>
               </w:r>
@@ -10137,103 +10137,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quasi-universality of nestedness in the structure of quantitative plant-parasite interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ben Krima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10272,51 +10272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The level of specialization of Phytophthora infestans to potato and tomato is a biotrophy-related, stable trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kröner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11302,51 +11302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7A8285F"/>
+    <w:nsid w:val="76303B03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11533,51 +11533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselin-montarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6158-8464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Mwangi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64617-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-021-02341-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave T Ste-Croix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-09-20-0418-rvw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Yvin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6248" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12896" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiewnick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Dwi Handayani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabowo Lestari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Couvreur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02078-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kr&#246;ner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01841" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02801" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462725v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0741-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12441" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13581" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462776v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Androdias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2282" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Alenda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.07.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208645v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Christine Boucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Belair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.05.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNBSNJN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Tamarzizt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2012.00834.X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02600.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004161v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-011-0126-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Doumayrou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00724.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2032" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVNFS85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0823" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303333v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbiere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04619.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5Z946BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01557.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659197v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2007.01252.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666794v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-3-0338" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesueur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01005.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133363v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03245231v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselin-montarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6158-8464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fourdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04727311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2024.102434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam-Chedjou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10361" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Mwangi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64617-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robilliard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105490" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sauvager" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-021-02341-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave T Ste-Croix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-09-20-0418-rvw" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ianszen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.602825" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13102" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12896" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Eoche-Bosy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiewnick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.EN-1874" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-S Neveux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/t739-bg56" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Frenkel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01730" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Dwi Handayani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabowo Lestari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Couvreur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02078-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Yvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6248" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.04.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2359" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kr&#246;ner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01841" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02801" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9358-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605681v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14240" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Juhel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12646" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2079" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13581" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12441" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Androdias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0741-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208766v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D.J. Overall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13142" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DMLSG3CZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Alenda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.07.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02617.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208645v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Christine Boucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Belair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.05.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNBSNJN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ben Tamarzizt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quenouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1364-3703.2012.00834.X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cartier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02600.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004161v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Mailleret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-011-0126-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208618v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fontaine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVNFS85-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Doumayrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00724.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbiere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04619.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5Z946BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669234v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ayme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2010.0311" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664718v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Navaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-6-0823" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera Richard-Cervera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9343-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01200-08" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01557.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2007.01252.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-3-0338" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663121v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesueur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01005.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88963-530-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316033v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00133363v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03245231v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>