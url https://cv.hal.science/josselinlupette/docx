--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -174,2319 +174,2051 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
-[...266 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Castets</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283108v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Castets</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Castets</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283121v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Castets</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sánchez de Medina Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th GERLI International Lipid Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the singularity of autophagic membranes: key lipids in autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOCHEMICAL CHARACTERISATION OF A XYLOSYLTRANSFERASE FROM THE MICROALGAE PHAEODACTYLUM TRICORNUTUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia van Bockstaele Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCARB22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FRUG, Jul 2025, GDANSK, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phospholipases LCAT3 and LCAT4 are key players in the final stages of autophagy in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Proteolysis (GRS) Gordon Research Semina "Proteolysis During Plant Development and Stress Responses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCAT3 and LCAT4: dual key players in the final stages of autophagy in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Castets</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Proteostasis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Plant Molecular Biology (IPMB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular signature of autophagic structures in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French Membrane Meeting Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cartography of purified autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPL 2023 - 10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do membrane lipids contribute to autophagy in plants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENPER 2023 - 23rd European Network for Plant Endomembrane Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Membrane Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of lipid droplet population dynamics in diatom cells (Phaeodactylum tricornutum) following a nutrient stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gromova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new shockwaves based technique for cell lysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxime Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of GDR Micro et Nanofluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2496,1346 +2228,1614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOCHEMICAL CHARACTERISATION OF A XYLOSYLTRANSFERASE FROM THE MICROALGAE PHAEODACTYLUM TRICORNUTUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia van Bockstaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mathieu‐Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocarb22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF AN ATYPICAL PHOSPHOLIPASES FAMILY AT THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Meeting of the European Network for Plant Endomembrane Research (ENPER 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate controls autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference / Plant Lipids: Structure, Metabolism and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Galveston - Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273858v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yasin Dagdas</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115106v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude et de Recherche sur les Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of lipid droplet population dynamics in diatom cells (Phaeodactylum tricornutum) following a nutrient stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gromova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Conference on Plant Lipids, Galveston (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Galveston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplasts with four membranes: what consequences for the homeostasis of lipids in model microalgae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, analyses moléculaires de l'organisation et du remodelage des membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Roscoff, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction by spark generated shockwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxime Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae-bacteria interactions in the picoeukaryote photosynthetic model: Ostreococcus tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée André Picard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Villefranche sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régénération chez la méduse Clytia hemisphaerica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn R Houliston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de présentation des posters du M1 Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05350682v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dual component system instructs membrane hydrolysis during the final stages of plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Sánchez de Medina Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling the molecular identity of plant autophagic compartments: A proteo-lipidomic study in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3879,77 +3879,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia van Bockstaele-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,368 +4115,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate controls autophagosome formation in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative proteomic analyses reveal the impact of nitrogen starvation on the proteome of the model diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32109-2⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.2200155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.202200155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774766v1</w:t>
+                <w:t xml:space="preserve">hal-03814829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteomic analyses reveal the impact of nitrogen starvation on the proteome of the model diatom Phaeodactylum tricornutum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate controls autophagosome formation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (22), pp.2200155. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.202200155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32109-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03814829v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate joins the dance of plant autophagosome formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4527,90 +4527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Lipids Contribute to Autophagosome Biogenesis, a Critical Process in Plant Responses to Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ducloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4795,64 +4795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between acyl-lipid and sterol metabolisms in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 169, pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4890,103 +4890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise Biogenesis of Subpopulations of Lipid Droplets in Nitrogen Starved Phaeodactylum tricornutum Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.48. </w:t>
@@ -5158,103 +5158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture of lipid droplets in the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38, pp.101415. </w:t>
@@ -5420,606 +5420,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for Biologically Annotated Drugs That Trigger Triacylglycerol Accumulation in the Diatom Phaeodactylum</w:t>
+                <w:t xml:space="preserve">Proposal of a new thraustochytrid genus Hondaea gen. nov. and comparison of its lipid dynamics with the closely related pseudo-cryptic genus Aurantiochytrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Conte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.01804⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851869v1</w:t>
+                <w:t xml:space="preserve">hal-02046577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a new thraustochytrid genus Hondaea gen. nov. and comparison of its lipid dynamics with the closely related pseudo-cryptic genus Aurantiochytrium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening for Biologically Annotated Drugs That Trigger Triacylglycerol Accumulation in the Diatom Phaeodactylum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Rose</w:t>
+                <w:t xml:space="preserve">Melissa Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cussac</w:t>
+                <w:t xml:space="preserve">Coline Meï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, pp.125-141. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (2), pp.532 - 552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.01804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046577v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Enzymatic Synthesis of Bioactive Isoprostanoids in the Diatom Phaeodactylum following Oxidative Stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ecophysiology and lipid dynamics of a eukaryotic mangrove decomposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.00925⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.3057-3068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200346v1</w:t>
+                <w:t xml:space="preserve">hal-02046628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiology and lipid dynamics of a eukaryotic mangrove decomposer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Rose</w:t>
+                <w:t xml:space="preserve">Non-Enzymatic Synthesis of Bioactive Isoprostanoids in the Diatom Phaeodactylum following Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Metton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (8), pp.3057-3068. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (3), pp.1344-1357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046628v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide Mediates Nitrite-Sensing and Acclimation and Triggers a Remodeling of Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6096,64 +6096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-MS/MS versus TLC plus GC methods: Consistency of glycerolipid and fatty acid profiles in microalgae and higher plant cells and effect of a nitrogen starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6230,51 +6230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinobacter Dominates the Bacterial Community of the Ostreococcus tauri Phycosphere in Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6396,51 +6396,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Puzzling Conservation and Diversification of Lipid Droplets from Bacteria to Eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6485,255 +6485,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel des micro-algues pour la chimie verte et les bioénergies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton Glycerolipids: Challenging but Promising Prospects from Biomedicine to Green Chemistry and Biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kalpa L. </w:t>
+              <w:t xml:space="preserve">La Barre Stéphane - S. Bates Stephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiodiversité. Un nouveau regard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Matériologiques, Paris, France, pp.321-338, 2018</w:t>
+              <w:t xml:space="preserve">Blue Biotechnology: Production and Use of Marine Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.191-215, 2018, 978-3-527-80171-8 978-3-527-34138-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02238538v1</w:t>
+                <w:t xml:space="preserve">hal-02238177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton Glycerolipids: Challenging but Promising Prospects from Biomedicine to Green Chemistry and Biofuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le potentiel des micro-algues pour la chimie verte et les bioénergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Barre Stéphane - S. Bates Stephen. </w:t>
+              <w:t xml:space="preserve">Kalpa L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue Biotechnology: Production and Use of Marine Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.191-215, 2018, 978-3-527-80171-8 978-3-527-34138-2</w:t>
+              <w:t xml:space="preserve">Microbiodiversité. Un nouveau regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Matériologiques, Paris, France, pp.321-338, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02238177v1</w:t>
+                <w:t xml:space="preserve">hal-02238538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Quantification of Lipids from Plant or Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marechal Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastids: Methods and Protocols. Series: Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1829, Springer, pp.213-240, 2018, Methods in Molecular Biology, 978-1-4939-8654-5; 978-1-4939-8653-8. </w:t>
@@ -6803,51 +6803,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, architecture et dynamique des gouttelettes lipidiques de la diatomée Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAV039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6964,51 +6964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D504D480"/>
+    <w:nsid w:val="2E19D05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7195,51 +7195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselinlupette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-575X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234289651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127157098348572550678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele Fuentes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lamotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu&#8208;Rivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn R Houliston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele-Fuentes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1669918" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32109-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2132042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03883291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061272" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villanueva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Bar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sahonero Canavesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yildiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz078" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Me&#239;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01804" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00925" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourcier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51849-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238177v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02116000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAV039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselinlupette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-575X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234289651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127157098348572550678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele Fuentes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lamotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu&#8208;Rivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn R Houliston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele-Fuentes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1669918" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32109-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2132042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03883291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061272" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villanueva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Bar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sahonero Canavesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yildiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz078" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Me&#239;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01804" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourcier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51849-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02116000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAV039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>