--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -378,107 +378,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283163v1</w:t>
+                <w:t xml:space="preserve">hal-05283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
@@ -503,107 +503,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283108v1</w:t>
+                <w:t xml:space="preserve">hal-05283163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane remodeling during plant autophagy</w:t>
               </w:r>
@@ -2181,223 +2181,491 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of GDR Micro et Nanofluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling the molecular identity of plant autophagic compartments: A proteo-lipidomic study in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dual component system instructs membrane hydrolysis during the final stages of plant autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Sánchez de Medina Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOCHEMICAL CHARACTERISATION OF A XYLOSYLTRANSFERASE FROM THE MICROALGAE PHAEODACTYLUM TRICORNUTUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia van Bockstaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mathieu‐Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocarb22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF AN ATYPICAL PHOSPHOLIPASES FAMILY AT THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2456,73 +2724,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Meeting of the European Network for Plant Endomembrane Research (ENPER 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate controls autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2581,73 +2849,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference / Plant Lipids: Structure, Metabolism and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Galveston - Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2669,110 +2937,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2831,73 +3099,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2919,110 +3187,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude et de Recherche sur les Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of lipid droplet population dynamics in diatom cells (Phaeodactylum tricornutum) following a nutrient stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3081,198 +3349,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Conference on Plant Lipids, Galveston (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Galveston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplasts with four membranes: what consequences for the homeostasis of lipids in model microalgae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, analyses moléculaires de l'organisation et du remodelage des membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Roscoff, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction by spark generated shockwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3327,515 +3595,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae-bacteria interactions in the picoeukaryote photosynthetic model: Ostreococcus tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée André Picard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Villefranche sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régénération chez la méduse Clytia hemisphaerica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn R Houliston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de présentation des posters du M1 Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350682v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-05367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (22), pp.2200155. </w:t>
@@ -4916,51 +4916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,51 +5612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Meï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 177 (2), pp.532 - 552. </w:t>
@@ -5962,51 +5962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide Mediates Nitrite-Sensing and Acclimation and Triggers a Remodeling of Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6964,51 +6964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E19D05B"/>
+    <w:nsid w:val="9E7C5843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7195,51 +7195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselinlupette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-575X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234289651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127157098348572550678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele Fuentes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lamotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu&#8208;Rivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn R Houliston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele-Fuentes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1669918" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32109-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2132042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03883291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061272" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villanueva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Bar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sahonero Canavesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yildiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz078" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Me&#239;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01804" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourcier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51849-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02116000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAV039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselinlupette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-575X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234289651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127157098348572550678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele Fuentes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lamotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu&#8208;Rivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn R Houliston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele-Fuentes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1669918" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32109-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2132042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03883291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061272" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villanueva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Bar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sahonero Canavesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yildiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz078" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Me&#239;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01804" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourcier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51849-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02116000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAV039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>