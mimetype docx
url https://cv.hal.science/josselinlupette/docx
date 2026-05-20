--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -133,50 +133,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">127157098348572550678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=EmxhvbAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -200,2025 +221,2025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Scientific days on autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saclay Plant Sciences seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod Conference Molecular basis for membrane remodelling and organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sánchez de Medina Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th GERLI International Lipid Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the singularity of autophagic membranes: key lipids in autophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">BIOCHEMICAL CHARACTERISATION OF A XYLOSYLTRANSFERASE FROM THE MICROALGAE PHAEODACTYLUM TRICORNUTUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia van Bockstaele Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Batsale</w:t>
+                <w:t xml:space="preserve">Carole Plasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Gordon Research Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">EUROCARB22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRUG, Jul 2025, GDANSK, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279385v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOCHEMICAL CHARACTERISATION OF A XYLOSYLTRANSFERASE FROM THE MICROALGAE PHAEODACTYLUM TRICORNUTUM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deciphering the singularity of autophagic membranes: key lipids in autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Plasson</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rivet</w:t>
+                <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lerouge</w:t>
+                <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCARB22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FRUG, Jul 2025, GDANSK, Poland</w:t>
+              <w:t xml:space="preserve">2025 Gordon Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244881v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phospholipases LCAT3 and LCAT4 are key players in the final stages of autophagy in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Proteolysis (GRS) Gordon Research Semina "Proteolysis During Plant Development and Stress Responses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCAT3 and LCAT4: dual key players in the final stages of autophagy in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Proteostasis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid/protein interplay in membrane formation and remodeling during plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Plant Molecular Biology (IPMB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular signature of autophagic structures in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French Membrane Meeting Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cartography of purified autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPL 2023 - 10th European Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do membrane lipids contribute to autophagy in plants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENPER 2023 - 23rd European Network for Plant Endomembrane Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the contribution of lipids in plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Membrane Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of lipid droplet population dynamics in diatom cells (Phaeodactylum tricornutum) following a nutrient stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gromova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new shockwaves based technique for cell lysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxime Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of GDR Micro et Nanofluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2228,265 +2249,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the molecular identity of plant autophagic compartments: A proteo-lipidomic study in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Buridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual component system instructs membrane hydrolysis during the final stages of plant autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Toboso Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Sánchez de Medina Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2496,1340 +2517,1340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOCHEMICAL CHARACTERISATION OF A XYLOSYLTRANSFERASE FROM THE MICROALGAE PHAEODACTYLUM TRICORNUTUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia van Bockstaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mathieu‐Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocarb22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF AN ATYPICAL PHOSPHOLIPASES FAMILY AT THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Dittrich-Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Meeting of the European Network for Plant Endomembrane Research (ENPER 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate controls autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference / Plant Lipids: Structure, Metabolism and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Galveston - Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the molecular signature of autophagic membranes to decrypt autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPL 2022 - 25th International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF A PROTEIN IN THE CROSSTALK BETWEEN LIPID METABOLISM AND AUTOPHAGY IN ARABIDOPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Dagdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude et de Recherche sur les Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of lipid droplet population dynamics in diatom cells (Phaeodactylum tricornutum) following a nutrient stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gromova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Conference on Plant Lipids, Galveston (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Galveston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplasts with four membranes: what consequences for the homeostasis of lipids in model microalgae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, analyses moléculaires de l'organisation et du remodelage des membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Roscoff, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction by spark generated shockwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxime Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae-bacteria interactions in the picoeukaryote photosynthetic model: Ostreococcus tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée André Picard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Villefranche sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la régénération chez la méduse Clytia hemisphaerica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn R Houliston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de présentation des posters du M1 Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3839,2947 +3860,3025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of protein N-glycosylation diversity in microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia van Bockstaele-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Gargouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2025.1669918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, pp.101290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomic analyses reveal the impact of nitrogen starvation on the proteome of the model diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (22), pp.2200155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.202200155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate controls autophagosome formation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.4385. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32109-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatidylinositol-4-phosphate joins the dance of plant autophagosome formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.1609 - 1610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15548627.2022.2132042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Lipids Contribute to Autophagosome Biogenesis, a Critical Process in Plant Responses to Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Enrique Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Lupette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ducloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (6), pp.1272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells10061272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of the Opportunistic Behaviour of the Marine Bacterium Marinobacter algicola in the Microalga Ostreococcus tauri Phycosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (8), pp.1777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9081777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between acyl-lipid and sterol metabolisms in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 169, pp.3-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise Biogenesis of Subpopulations of Lipid Droplets in Nitrogen Starved Phaeodactylum tricornutum Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of Long Chain Alkyl Diols and Long Chain Alkenols in Nannochloropsis spp. (Eustigmatophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke de Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Sahonero Canavesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caglar Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (8), pp.1666-1682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcz078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture of lipid droplets in the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38, pp.101415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algal Remodeling in a Ubiquitous Planktonic Photosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hryhoriy Stryhanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (6), pp.968-978.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2019.01.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a new thraustochytrid genus Hondaea gen. nov. and comparison of its lipid dynamics with the closely related pseudo-cryptic genus Aurantiochytrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35, pp.125-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2018.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for Biologically Annotated Drugs That Trigger Triacylglycerol Accumulation in the Diatom Phaeodactylum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Meï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 177 (2), pp.532 - 552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.17.01804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiology and lipid dynamics of a eukaryotic mangrove decomposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Metton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (8), pp.3057-3068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.14346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Enzymatic Synthesis of Bioactive Isoprostanoids in the Diatom Phaeodactylum following Oxidative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178 (3), pp.1344-1357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.18.00925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide Mediates Nitrite-Sensing and Acclimation and Triggers a Remodeling of Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 175 (3), pp.1407 - 1423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.17.01042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-MS/MS versus TLC plus GC methods: Consistency of glycerolipid and fatty acid profiles in microalgae and higher plant cells and effect of a nitrogen starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Magneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0182423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinobacter Dominates the Bacterial Community of the Ostreococcus tauri Phycosphere in Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Krasovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Puzzling Conservation and Diversification of Lipid Droplets from Bacteria to Eukaryotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DHA- and EPA-rich oil from microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis: Cellular, Molecular, Medical and Evolutionary Aspects. Results and Problems in Cell Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 69, Springer, pp.281-334, 2020, 978-3-030-51848-6. </w:t>
+              <w:t xml:space="preserve">Handbook of Food and Feed from Microalgae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.189-202, 2023, 978-0-323-99196-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51849-3_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-323-99196-4.00035-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048110v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton Glycerolipids: Challenging but Promising Prospects from Biomedicine to Green Chemistry and Biofuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Puzzling Conservation and Diversification of Lipid Droplets from Bacteria to Eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Barre Stéphane - S. Bates Stephen. </w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kloc M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue Biotechnology: Production and Use of Marine Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symbiosis: Cellular, Molecular, Medical and Evolutionary Aspects. Results and Problems in Cell Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, Springer, pp.281-334, 2020, 978-3-030-51848-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51849-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02238177v1</w:t>
+                <w:t xml:space="preserve">hal-03048110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel des micro-algues pour la chimie verte et les bioénergies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton Glycerolipids: Challenging but Promising Prospects from Biomedicine to Green Chemistry and Biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kalpa L. </w:t>
+              <w:t xml:space="preserve">La Barre Stéphane - S. Bates Stephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiodiversité. Un nouveau regard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Matériologiques, Paris, France, pp.321-338, 2018</w:t>
+              <w:t xml:space="preserve">Blue Biotechnology: Production and Use of Marine Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.191-215, 2018, 978-3-527-80171-8 978-3-527-34138-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02238538v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02238177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le potentiel des micro-algues pour la chimie verte et les bioénergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kalpa L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiodiversité. Un nouveau regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Matériologiques, Paris, France, pp.321-338, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02238538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extraction and Quantification of Lipids from Plant or Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marechal Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastids: Methods and Protocols. Series: Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1829, Springer, pp.213-240, 2018, Methods in Molecular Biology, 978-1-4939-8654-5; 978-1-4939-8653-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8654-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6789,114 +6888,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, architecture et dynamique des gouttelettes lipidiques de la diatomée Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAV039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02116000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6964,51 +7063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E7C5843"/>
+    <w:nsid w:val="41A2C864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7195,51 +7294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselinlupette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-575X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234289651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127157098348572550678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele Fuentes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lamotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu&#8208;Rivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn R Houliston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele-Fuentes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1669918" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32109-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2132042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03883291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061272" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185071v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villanueva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Bar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sahonero Canavesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yildiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz078" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Me&#239;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01804" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200346v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00925" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664940v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourcier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51849-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02116000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAV039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselinlupette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7842-575X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234289651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127157098348572550678" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EmxhvbAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castets" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Toboso Moreno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele Fuentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lerouge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Yatim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Dittrich-Domergue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Enrique Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lamotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05367204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375770v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor S&#225;nchez de Medina Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu&#8208;Rivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Dagdas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01744386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn R Houliston" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia van Bockstaele-Fuentes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gargouch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1669918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774766v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32109-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2022.2132042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03883291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ducloy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061272" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03348932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Pinto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Krasovec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grimaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urios" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081777" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villanueva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Bar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sahonero Canavesi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Yildiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz078" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmidt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.01.073" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851869v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Me&#239;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01804" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00925" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourcier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01042" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608321v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182423" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01414" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-99196-4.00035-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51849-3_11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02116000v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAV039" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>