--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1141,437 +1141,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la villa antique à la villa médiévale. L’évolution des centres domaniaux dans l’ancienne cité de Nîmes aux premiers siècles du Moyen Age, La Méditerranée et le monde mérovingien : témoins archéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa des Charbonniers à Saint-Paul-les-Fonts in Les Campagnes dans l'Antiquité : la villa gallo-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B.A.P.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, supplement 3, Edition de l'APA, pp.161-176</w:t>
+              <w:t xml:space="preserve">Archéologies gardoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749798v1</w:t>
+                <w:t xml:space="preserve">hal-04749590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de la fouille de la place et du sous-sol du portique ouest</w:t>
+                <w:t xml:space="preserve">Les céramiques des sondages 2003 : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesvigne</w:t>
+                <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Fouilles de l'agora de Smyrne : rapport sur la campagne 2004, pp.374-377</w:t>
+              <w:t xml:space="preserve">, 2005, Fouilles de l'Agora de Smyrne : Rapport sur la campagne de 2004, pp.404-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431662v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa des Charbonniers à Saint-Paul-les-Fonts in Les Campagnes dans l'Antiquité : la villa gallo-romaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la villa antique à la villa médiévale. L’évolution des centres domaniaux dans l’ancienne cité de Nîmes aux premiers siècles du Moyen Age, La Méditerranée et le monde mérovingien : témoins archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies gardoises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.37-41</w:t>
+              <w:t xml:space="preserve">B.A.P.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, supplement 3, Edition de l'APA, pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749590v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques des sondages 2003 : étude préliminaire</w:t>
+                <w:t xml:space="preserve">Les céramiques de la fouille de la place et du sous-sol du portique ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cavalier</w:t>
+                <w:t xml:space="preserve">Marie Lesvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Fouilles de l'Agora de Smyrne : Rapport sur la campagne de 2004, pp.404-420</w:t>
+              <w:t xml:space="preserve">, 2005, Fouilles de l'agora de Smyrne : rapport sur la campagne 2004, pp.374-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431648v1</w:t>
+                <w:t xml:space="preserve">hal-01431662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de la place et du sous-sol du portique ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1622,51 +1622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement littoral antique, l'île Saint-Martin à Gruissan (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,870 +3767,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valle di l’Olmu, Ch. des moulins, Afa, Corse-du-Sud, Corse : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
+                <w:t xml:space="preserve">Ghisonaccia (2B), Balconcello, route de la mer : rapport de diagnostic : un habitat rural du Haut-Empire sur la rive septentrionale du Fium’Orbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séverine Corbeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.125</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747444v1</w:t>
+                <w:t xml:space="preserve">hal-04747675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penta-di-Casinca (2B), Musoleo : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARC'SICAE Archéologie de la Corse - Sociétés, Innovations, Contraintes, Adaptations, Endogénismes du Mésolithique aux Temps Modernes : Action de recherche collective 2023-2025 - Année 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Marsy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dupont</w:t>
+                <w:t xml:space="preserve">Christophe Cœuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.92</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747728v1</w:t>
+                <w:t xml:space="preserve">hal-04750148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meria (2B), Marine de Meria : rapport de diagnostic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Roland Haurillon (dir.) Pie di Piagghja &amp;quot;Projet à vocation alimentaire&amp;quot;, Furiani, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.83</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p. 38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747650v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Brice Chevaux (dir.) Balconcello, route de la mer. Un habitat rural du Haut-Empire sur la rive septentrionale du Fium-Orbo, Ghisonaccia, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valle di l’Olmu, Ch. des moulins, Afa, Corse-du-Sud, Corse : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes Inrap midi-MED. 2024, p. 48-51</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05397305v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casa Pieraggi, Corse, Haute-Corse (2B), Pietroso</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+                <w:t xml:space="preserve">Penta-di-Casinca (2B), Musoleo : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Marsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pèche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2024</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723211v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARC'SICAE Archéologie de la Corse - Sociétés, Innovations, Contraintes, Adaptations, Endogénismes du Mésolithique aux Temps Modernes : Action de recherche collective 2023-2025 - Année 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meria (2B), Marine de Meria : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Corbeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cœuret</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.369</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750148v1</w:t>
+                <w:t xml:space="preserve">hal-04747650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghisonaccia (2B), Balconcello, route de la mer : rapport de diagnostic : un habitat rural du Haut-Empire sur la rive septentrionale du Fium’Orbo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Brice Chevaux (dir.) Balconcello, route de la mer. Un habitat rural du Haut-Empire sur la rive septentrionale du Fium-Orbo, Ghisonaccia, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.69</w:t>
+              <w:t xml:space="preserve">Nîmes Inrap midi-MED. 2024, p. 48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747675v1</w:t>
+                <w:t xml:space="preserve">hal-05397305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Roland Haurillon (dir.) Pie di Piagghja &amp;quot;Projet à vocation alimentaire&amp;quot;, Furiani, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p. 38-39</w:t>
+                <w:t xml:space="preserve">Casa Pieraggi, Corse, Haute-Corse (2B), Pietroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397284v1</w:t>
+                <w:t xml:space="preserve">hal-04723211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mobilier céramique antique, in Marie-Laure Thierry (dir.) Palazzi A940, I Palazzi, Venzolasca, Haute-Corse, Corse, Rapport de fouille</w:t>
               </w:r>
@@ -4822,51 +4822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Haurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Epaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4901,51 +4901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbaghjolu (parcelle A1296) : une occupation du Néolithique final, l'établissement Antique de la fin de la République et du Haut-Empire Romain et sa domus : Belgodère, Haute-Corse (2B), Corse : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4953,51 +4953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5392,51 +5392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietrosella (2A), Stagnola : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6092,254 +6092,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des céramiques antiques in Roland Haurillon (dir.) Route de Bonifacio &amp;quot;Projet d'un aménagement de traitement des eaux usées&amp;quot;, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nîmes : Inrap Midi-MED. 2023</w:t>
+                <w:t xml:space="preserve">Chiarata, Prunelli-di-Fiumorbo, Haute-Corse (2B), Corse : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Marsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, pp.364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397251v1</w:t>
+                <w:t xml:space="preserve">hal-04747782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four de terres cuites de Sagone : Corse, Corse-du-Sud (2A), Vico</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des céramiques antiques in Roland Haurillon (dir.) Route de Bonifacio &amp;quot;Projet d'un aménagement de traitement des eaux usées&amp;quot;, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives; Association Vestigia Imago Atavorum. 2023, 157 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes : Inrap Midi-MED. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04093259v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARC'SICAE ARchéologie de la Corse : Sociétés, Innovations, Contraintes, Adaptations, Endogénismes du Mésolithique aux Temps Modernes : Action de recherche collective 2023-2025 : Année 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,406 +6368,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-MED. 2023, pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granalese parcelle AT 4, Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse (2B), Corse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+                <w:t xml:space="preserve">Four de terres cuites de Sagone : Corse, Corse-du-Sud (2A), Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ecard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2023, pp.351</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives; Association Vestigia Imago Atavorum. 2023, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04446136v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Île de Cavallo Parcelle Q 93, Bonifacio, Corse-du-Sud (2A), Corse : rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dupont</w:t>
+                <w:t xml:space="preserve">Granalese parcelle AT 4, Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse (2B), Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2023, pp.56</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, pp.351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747742v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiarata, Prunelli-di-Fiumorbo, Haute-Corse (2B), Corse : rapport de fouille</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Île de Cavallo Parcelle Q 93, Bonifacio, Corse-du-Sud (2A), Corse : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ecart</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04747782v1</w:t>
+                <w:t xml:space="preserve">hal-04747742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parking du Hameau du Fort, Aléria, Haute-Corse (2B), Corse : rapport de diagnostic : «Extension du parking situé à l’entrée du Hameau du Fort»</w:t>
               </w:r>
@@ -7148,51 +7148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucciana (2B), Procojo - Établissement rural du Haut-Empire et moulin hydraulique, : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,215 +7339,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria, Haute-Corse (2B), Grange aux chiens : rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Samuel Longepierre (dir.) Labretto, deux maisons de l'Antiquité tardive, Bastia, Haute-Corse, Corse, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives, INRAP. 2022, 131 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nimes, Inrap midi-MED. 2022, p. 169-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123551v1</w:t>
+                <w:t xml:space="preserve">hal-05396375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Samuel Longepierre (dir.) Labretto, deux maisons de l'Antiquité tardive, Bastia, Haute-Corse, Corse, Rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aléria, Haute-Corse (2B), Grange aux chiens : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nimes, Inrap midi-MED. 2022, p. 169-196</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives, INRAP. 2022, 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396375v1</w:t>
+                <w:t xml:space="preserve">halshs-04123551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastia (2B), Labretto, deux maisons de l’Antiquité tardive : rapport de fouille</w:t>
               </w:r>
@@ -7572,51 +7572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ecard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8064,51 +8064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seghia, Bastelicaccia, Corse-du-Sud (2A), Corse : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,267 +8150,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria. Haute-Corse (2B), Maison Morandini</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corse, Haute-Corse (2B), Corte Saint-Jean Éléments de la topographie et de la chronologie du site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Vianney</w:t>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2022, pp.117</w:t>
+              <w:t xml:space="preserve">INRAP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066893v1</w:t>
+                <w:t xml:space="preserve">hal-03894898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corse, Haute-Corse (2B), Corte Saint-Jean Éléments de la topographie et de la chronologie du site</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aléria. Haute-Corse (2B), Maison Morandini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Vianney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2022, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Maufras</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03894898v1</w:t>
+                <w:t xml:space="preserve">hal-04066893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mobilier céramique antique, in Samuel Longepierre et Kewin Peche-Quilichini (dir.) A Casella, Vescovato, Haute-Corse, Corse, Rapport de fouille</w:t>
               </w:r>
@@ -8456,705 +8456,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furiani (2B), San Pancraziu, parcelle C 1731 : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Lucciana (2B), Déviation de la RD 107 au droit de la Canonica : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.91</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2021, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747864v1</w:t>
+                <w:t xml:space="preserve">hal-04445833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île-Rousse / L’Isula (2B), La Gare / A Gara : rapport de diagnostic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Kewin Peche-Quilichini (dir.) San Pancraziu parcelle C1731, Furiani, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.78</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2021, p. 54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747851v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Emmanuel Lanoë (dir.) Pruniccia Un éclairage inédit sur l'espace périurbain septentrional de Mariana, Lucciana, Haute-Corse, Corse, Rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Furiani (2B), San Pancraziu, parcelle C 1731 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2021, vol. 2, p. 6-48</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05396398v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucciana (2B), Déviation de la RD 107 au droit de la Canonica : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">L’Île-Rousse / L’Isula (2B), La Gare / A Gara : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sivan</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2021, pp.141</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445833v1</w:t>
+                <w:t xml:space="preserve">hal-04747851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Kewin Peche-Quilichini (dir.) San Pancraziu parcelle C1731, Furiani, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Emmanuel Lanoë (dir.) Pruniccia Un éclairage inédit sur l'espace périurbain septentrional de Mariana, Lucciana, Haute-Corse, Corse, Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2021, p. 54-55</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2021, vol. 2, p. 6-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397611v1</w:t>
+                <w:t xml:space="preserve">hal-05396398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vescovato (2B), A Casella : rapport de fouille</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.306</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Guillem Boneu-Pouquet (dir.) La Gare, l'Ile Rousse, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2021, p. 45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747830v1</w:t>
+                <w:t xml:space="preserve">hal-05397621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Guillem Boneu-Pouquet (dir.) La Gare, l'Ile Rousse, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2021, p. 45-46</w:t>
+                <w:t xml:space="preserve">Vescovato (2B), A Casella : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397621v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucciana (2B), Pruniccia : Un éclairage inédit sur l’espace périurbain septentrional de Mariana</w:t>
               </w:r>
@@ -9322,251 +9322,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Philippe Ecard (dir.) Amphithéatre, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lucciana (2B), Procojo, parcelle BD 316 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2020, p. 85-88</w:t>
+              <w:t xml:space="preserve">Inrap. 2020, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397690v1</w:t>
+                <w:t xml:space="preserve">hal-04341723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mobilier céramique antique in Emmanuel Lanoë (dir.) Procojo parcelle BD316, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2020, p. 45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucciana (2B), Procojo, parcelle BD 316 : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Philippe Ecard (dir.) Amphithéatre, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2020, p. 85-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Faisse</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04341723v1</w:t>
+                <w:t xml:space="preserve">hal-05397690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria (2B), Amphithéâtre, nouveaux sondages à l'intérieur de l'amphithéâtre d'Aléria : rapport de diagnostic</w:t>
               </w:r>
@@ -9792,93 +9792,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Emmanuel Lanoë (dir.) Prunaccia parcelle A405, Penta-di-Casinca, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Emmanuel Lanoë (dir.) Granalese parcelle AT 4, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2019, p. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397768v1</w:t>
+                <w:t xml:space="preserve">hal-05397762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléria (2B) Arboratella e Pirelli : un habitat étrusque (fin VIe/IVe siècles av n.è.), des traces de vignobles (IIe av. n.è./Ier siècle de n.è.) et un petit établissement rural d'époque romaine (Ier/IVe siècle de n.è.) à Aléria : rapport de diagnostic</w:t>
               </w:r>
@@ -9916,51 +9916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pèche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap midi-MED. 2019, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9980,215 +9980,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Emmanuel Lanoë (dir.) Granalese parcelle AT 4, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penta-di-Casinca (2B) Prunaccia, Parcelle A861, 1777 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2019, p. 50</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2019, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397762v1</w:t>
+                <w:t xml:space="preserve">hal-04341670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penta-di-Casinca (2B) Prunaccia, Parcelle A861, 1777 : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Emmanuel Lanoë (dir.) Prunaccia parcelle A405, Penta-di-Casinca, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2019, pp.63</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2019, p. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341670v1</w:t>
+                <w:t xml:space="preserve">hal-05397768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgodère (2B) Erbaghjolu (parcelle A1296) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10565,51 +10565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Île Rousse (2B) Rue Pontelolle : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10696,51 +10696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11091,51 +11091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sant-Appianu : Corse-du-Sud (2A), Vico, Santa Piana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llopis Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11190,271 +11190,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria (2B), Maison Rossi : rapport de fouilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vidal</w:t>
+                <w:t xml:space="preserve">Château de Montclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2016, pp.80</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Association Vestigia Imago Atavorum. 2016, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747903v1</w:t>
+                <w:t xml:space="preserve">hal-01487324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Montclus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
+                <w:t xml:space="preserve">Aléria (2B), Maison Rossi : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2016, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Chazel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-01487324v1</w:t>
+                <w:t xml:space="preserve">hal-04747903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZAC Les Horts de Vernis : Languedoc-Roussillon, Hérault, Saussan : rapport de diagnostic</w:t>
               </w:r>
@@ -11980,254 +11980,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du Foirail : Lozère (48), Mende</w:t>
+                <w:t xml:space="preserve">RD 30, Le Pigeonnier : aux abords de Roujan-Médilianum, agglomération antique et médiévale : de sa bordure et de son proche espace agraire antique à un manse de la villa Plivigium? : Languedoc-Roussillon, Hérault, Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Belougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Le Rouzès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA11147601, Inrap. 2013, 40 p</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] FA11153301, Inrap. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498926v1</w:t>
+                <w:t xml:space="preserve">hal-01498904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RD 30, Le Pigeonnier : aux abords de Roujan-Médilianum, agglomération antique et médiévale : de sa bordure et de son proche espace agraire antique à un manse de la villa Plivigium? : Languedoc-Roussillon, Hérault, Roujan</w:t>
+                <w:t xml:space="preserve">Place du Foirail : Lozère (48), Mende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11147601, Inrap. 2013, 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Le Rouzès</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-01498904v1</w:t>
+                <w:t xml:space="preserve">hal-01498926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Laurent Vidal (dir.) Le Fort &amp;quot;Maison Rossi&amp;quot;, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
@@ -12932,51 +12932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE984C0F"/>
+    <w:nsid w:val="F5F852AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13163,51 +13163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselyne-guerre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2537-9649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-024-01003-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602717v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Heurtebis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#201;card" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesvigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Lesvigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moulis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Esteban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marsy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#232;che-Quilichini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#339;uret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Epaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Thierry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bergeret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgarel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747755v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sachetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Ecard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748599v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066893v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vianney" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;nard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747851v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396398v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747830v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fritz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397621v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397652v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397664v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748559v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397762v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341670v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341693v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521824v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397786v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397843v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503376v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goumy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499017v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gervais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Belougne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Le Rouz&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397835v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533061v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077937v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gafa-Piskorz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselyne-guerre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2537-9649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-024-01003-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602717v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Heurtebis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#201;card" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesvigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Lesvigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moulis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Esteban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#339;uret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marsy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#232;che-Quilichini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Epaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Thierry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgarel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397251v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746689v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bergeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747755v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sachetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Ecard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748599v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;nard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vianney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747830v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fritz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397652v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397690v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748559v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397762v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341670v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341693v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521824v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397786v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397843v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503376v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goumy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499017v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gervais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Belougne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Le Rouz&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498926v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397835v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533061v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077937v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gafa-Piskorz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>