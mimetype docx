--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1055,303 +1055,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de la Gramière (Castillon-du-Gard), in Les Campagnes dans l’Antiquité : la villa gallo-romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa des Charbonniers à Saint-Paul-les-Fonts in Les Campagnes dans l'Antiquité : la villa gallo-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies gardoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.67-71</w:t>
+              <w:t xml:space="preserve">, 2005, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749601v1</w:t>
+                <w:t xml:space="preserve">hal-04749590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa des Charbonniers à Saint-Paul-les-Fonts in Les Campagnes dans l'Antiquité : la villa gallo-romaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les céramiques des sondages 2003 : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies gardoises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.37-41</w:t>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Fouilles de l'Agora de Smyrne : Rapport sur la campagne de 2004, pp.404-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749590v1</w:t>
+                <w:t xml:space="preserve">hal-01431648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques des sondages 2003 : étude préliminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa de la Gramière (Castillon-du-Gard), in Les Campagnes dans l’Antiquité : la villa gallo-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Fouilles de l'Agora de Smyrne : Rapport sur la campagne de 2004, pp.404-420</w:t>
+              <w:t xml:space="preserve">Archéologies gardoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.67-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01431648v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la villa antique à la villa médiévale. L’évolution des centres domaniaux dans l’ancienne cité de Nîmes aux premiers siècles du Moyen Age, La Méditerranée et le monde mérovingien : témoins archéologiques</w:t>
               </w:r>
@@ -1445,51 +1445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de la fouille de la place et du sous-sol du portique ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1527,51 +1527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de la place et du sous-sol du portique ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1622,51 +1622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement littoral antique, l'île Saint-Martin à Gruissan (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,1219 +3312,1263 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (103)</w:t>
+        <w:t xml:space="preserve">Rapport (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corse, Haute Corse (2B), Lucciana, Strada di u Paese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+                <w:t xml:space="preserve">Pietrosella (2A), Stagnola 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2025, pp.74</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Corbeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028437v1</w:t>
+                <w:t xml:space="preserve">hal-05587533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du mobilier céramique antique, in Manon Marsy (dir.) Musoleo-Allée des Palmiers, Penta-di-Casinca, Haute-Corse, Corse, Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nimes, Inrap midi-MED. 2025, p.195-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARC'SICAE ARchéologie de la Corse : Sociétés, Innovations, Contraintes, Adaptations, Endogénismes du Mésolithique aux Temps Modernes : Action de recherche collective 2023-2025 : Année 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corse, Haute Corse (2B), Lucciana, Strada di u Paese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2025, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hasler</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05396496v1</w:t>
+                <w:t xml:space="preserve">hal-05028437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Sylvie Duchesne, Philippe Ecard, Patrick Ferreira (dir.) Cathédrale de Sagone Sant'Appianu Un ensemble funéraire de l'Antiquité tardive et du Haut Moyen Age, Vico, Corse-du-Sud, Corse, Rapport de fouille</w:t>
+                <w:t xml:space="preserve">ARC'SICAE ARchéologie de la Corse : Sociétés, Innovations, Contraintes, Adaptations, Endogénismes du Mésolithique aux Temps Modernes : Action de recherche collective 2023-2025 : Année 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2025, p. 400</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Franzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nimes, Inrap midi-MED. 2025, 306 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397412v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Laurent Vidal (dir.) Casa Pieraggi Un établissement des IIIe-Ve s. de la campagne d'Aléria, Pietroso, Haute-Corse, Corse, Rapport de fouille</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Sylvie Duchesne, Philippe Ecard, Patrick Ferreira (dir.) Cathédrale de Sagone Sant'Appianu Un ensemble funéraire de l'Antiquité tardive et du Haut Moyen Age, Vico, Corse-du-Sud, Corse, Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2024, p. 121-125</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2025, p. 400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396354v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghisonaccia (2B), Balconcello, route de la mer : rapport de diagnostic : un habitat rural du Haut-Empire sur la rive septentrionale du Fium’Orbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Corbeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARC'SICAE Archéologie de la Corse - Sociétés, Innovations, Contraintes, Adaptations, Endogénismes du Mésolithique aux Temps Modernes : Action de recherche collective 2023-2025 - Année 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corse, Haute-Corse, Penta-di-Casinca, Musoleo, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Marsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cœuret</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupond Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.369</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04750148v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Roland Haurillon (dir.) Pie di Piagghja &amp;quot;Projet à vocation alimentaire&amp;quot;, Furiani, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">ARC'SICAE Archéologie de la Corse - Sociétés, Innovations, Contraintes, Adaptations, Endogénismes du Mésolithique aux Temps Modernes : Action de recherche collective 2023-2025 - Année 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p. 38-39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cœuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397284v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valle di l’Olmu, Ch. des moulins, Afa, Corse-du-Sud, Corse : rapport de diagnostic</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Roland Haurillon (dir.) Pie di Piagghja &amp;quot;Projet à vocation alimentaire&amp;quot;, Furiani, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.125</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p. 38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04747444v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penta-di-Casinca (2B), Musoleo : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Laurent Vidal (dir.) Casa Pieraggi Un établissement des IIIe-Ve s. de la campagne d'Aléria, Pietroso, Haute-Corse, Corse, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.92</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2024, p. 121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747728v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meria (2B), Marine de Meria : rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valle di l’Olmu, Ch. des moulins, Afa, Corse-du-Sud, Corse : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04747650v1</w:t>
+                <w:t xml:space="preserve">hal-04747444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Brice Chevaux (dir.) Balconcello, route de la mer. Un habitat rural du Haut-Empire sur la rive septentrionale du Fium-Orbo, Ghisonaccia, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corse, Corse-du-Sud (2A), Pietrosella, Stagnola, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupond Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes Inrap midi-MED. 2024, p. 48-51</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05397305v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa Pieraggi, Corse, Haute-Corse (2B), Pietroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4533,8338 +4577,8766 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ecard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Marie-Laure Thierry (dir.) Palazzi A940, I Palazzi, Venzolasca, Haute-Corse, Corse, Rapport de fouille</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Brice Chevaux (dir.) Balconcello, route de la mer. Un habitat rural du Haut-Empire sur la rive septentrionale du Fium-Orbo, Ghisonaccia, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p.110-125</w:t>
+              <w:t xml:space="preserve">Nîmes Inrap midi-MED. 2024, p. 48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396336v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route du Roi Théodore, Aléria, Haute-Corse (2B), Corse : rapport de diagnostic : « Projet de construction de deux maisons »</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meria (2B), Marine de Meria : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Corbeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Haurillon</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04747446v1</w:t>
+                <w:t xml:space="preserve">hal-04747650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pie di Piagghja, « Projet à vocation alimentaire », Furiani, Haute-Corse (2B), Corse : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+                <w:t xml:space="preserve">Penta-di-Casinca (2B), Musoleo : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Marsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.41</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pèche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747450v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbaghjolu (parcelle A1296) : une occupation du Néolithique final, l'établissement Antique de la fin de la République et du Haut-Empire Romain et sa domus : Belgodère, Haute-Corse (2B), Corse : rapport de fouilles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Marie-Laure Thierry (dir.) Palazzi A940, I Palazzi, Venzolasca, Haute-Corse, Corse, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p.110-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Binder</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04747457v1</w:t>
+                <w:t xml:space="preserve">hal-05396336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volpaja : une portion de l'enceinte de l'agglomération indigène d'I Palazzi et son fossé défensif : rapport de diagnostic : Venzolasca, Haute-Corse (2B), Corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Chevaux</w:t>
+                <w:t xml:space="preserve">Route du Roi Théodore, Aléria, Haute-Corse (2B), Corse : rapport de diagnostic : « Projet de construction de deux maisons »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Epaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.66</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747466v1</w:t>
+                <w:t xml:space="preserve">hal-04747446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Manon Marsy (dir.) Musoleo, Penta-di-Casinca, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2024, p. 58</w:t>
+                <w:t xml:space="preserve">Corse, Haute-Corse (2B), Belgodère, Erbaghjolu (parcelle n°1296), Rapport de fouille préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05397362v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Jean-jacques Grizeaud (dir.) Erbaghjolu (parcelle A1296) Une occupation du Néolithique final, l'établissement antique de la fin de la République et du Haut-Empire romain et sa domus, Belgodère, Haute-Corse, Corse, Rapport de fouille</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p. 270-278</w:t>
+                <w:t xml:space="preserve">Erbaghjolu (parcelle A1296) : une occupation du Néolithique final, l'établissement Antique de la fin de la République et du Haut-Empire Romain et sa domus : Belgodère, Haute-Corse (2B), Corse : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05396367v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Thomas Navarro (dir.) 3, 7 avenue du Général Gallieni, Sanary-sur-Mer, Var, Provence-Alpes-Côte d'Azur, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pie di Piagghja, « Projet à vocation alimentaire », Furiani, Haute-Corse (2B), Corse : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2024, p. 82-106</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397427v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Brice Chevaux (dir.) Volpaja Une portion de l'enceinte de l'agglomération indigène d'I Palazzi et son fossé défensif, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volpaja : une portion de l'enceinte de l'agglomération indigène d'I Palazzi et son fossé défensif : rapport de diagnostic : Venzolasca, Haute-Corse (2B), Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2024, p. 53-54</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397382v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietrosella (2A), Stagnola : rapport de diagnostic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Thomas Navarro (dir.) 3, 7 avenue du Général Gallieni, Sanary-sur-Mer, Var, Provence-Alpes-Côte d'Azur, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.102</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2024, p. 82-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747514v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des céramiques in Guillem Boneu-Pouquet (dir.) Chemin des moulins- Valle di l'Olmu, Afa, Corse-du-Sud, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Brice Chevaux (dir.) Volpaja Une portion de l'enceinte de l'agglomération indigène d'I Palazzi et son fossé défensif, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2024, p. 72-77</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2024, p. 53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397478v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucciana (2B), Procojo, parcelle BD 368 : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Manon Marsy (dir.) Musoleo, Penta-di-Casinca, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2024, 56 p</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2024, p. 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617839v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Florian Soula (dir.) Stagnola, Pietrosella, Corse-du-Sud, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Jean-jacques Grizeaud (dir.) Erbaghjolu (parcelle A1296) Une occupation du Néolithique final, l'établissement antique de la fin de la République et du Haut-Empire romain et sa domus, Belgodère, Haute-Corse, Corse, Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2024, p. 58-61</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p. 270-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397374v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Emmanuel Lanoë (dir.) Procojo parcelle BD368, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pietrosella (2A), Stagnola : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p. 43-44</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397319v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Jean-Jacques Grizeaud (dir.) Marine de Meria, Meria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude des céramiques in Guillem Boneu-Pouquet (dir.) Chemin des moulins- Valle di l'Olmu, Afa, Corse-du-Sud, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p. 48-50</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2024, p. 72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397346v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Roland Haurillon (dir.) Route du roi Théodore &amp;quot;Projet de construction de deux maisons&amp;quot;, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lucciana (2B), Procojo, parcelle BD 368 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p.42-44</w:t>
+              <w:t xml:space="preserve">Inrap. 2024, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397265v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venzolasca (2B), I Palazzi - A940 : rapport de fouille</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.190</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Florian Soula (dir.) Stagnola, Pietrosella, Corse-du-Sud, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2024, p. 58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747477v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Laurent Vidal (dir.) Ile de Cavallo parcelle Q93, Bonifacio, Corse-du-Sud, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Emmanuel Lanoë (dir.) Procojo parcelle BD368, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2023, p.38-40</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p. 43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397445v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiarata, Prunelli-di-Fiumorbo, Haute-Corse (2B), Corse : rapport de fouille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Jean-Jacques Grizeaud (dir.) Marine de Meria, Meria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p. 48-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Daussy</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04747782v1</w:t>
+                <w:t xml:space="preserve">hal-05397346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des céramiques antiques in Roland Haurillon (dir.) Route de Bonifacio &amp;quot;Projet d'un aménagement de traitement des eaux usées&amp;quot;, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Roland Haurillon (dir.) Route du roi Théodore &amp;quot;Projet de construction de deux maisons&amp;quot;, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes : Inrap Midi-MED. 2023</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2024, p.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397251v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARC'SICAE ARchéologie de la Corse : Sociétés, Innovations, Contraintes, Adaptations, Endogénismes du Mésolithique aux Temps Modernes : Action de recherche collective 2023-2025 : Année 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+                <w:t xml:space="preserve">Venzolasca (2B), I Palazzi - A940 : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bergeret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-MED. 2023, pp.202</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04746689v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four de terres cuites de Sagone : Corse, Corse-du-Sud (2A), Vico</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ecard</w:t>
+                <w:t xml:space="preserve">Chiarata, Prunelli-di-Fiumorbo, Haute-Corse (2B), Corse : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Marsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Borvon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+                <w:t xml:space="preserve">Nicolas Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives; Association Vestigia Imago Atavorum. 2023, 157 p</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, pp.364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093259v1</w:t>
+                <w:t xml:space="preserve">hal-04747782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granalese parcelle AT 4, Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse (2B), Corse</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2023, pp.351</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Laurent Vidal (dir.) Ile de Cavallo parcelle Q93, Bonifacio, Corse-du-Sud, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2023, p.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446136v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Île de Cavallo Parcelle Q 93, Bonifacio, Corse-du-Sud (2A), Corse : rapport de diagnostic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des céramiques antiques in Roland Haurillon (dir.) Route de Bonifacio &amp;quot;Projet d'un aménagement de traitement des eaux usées&amp;quot;, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2023, pp.56</w:t>
+              <w:t xml:space="preserve">Nîmes : Inrap Midi-MED. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747742v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parking du Hameau du Fort, Aléria, Haute-Corse (2B), Corse : rapport de diagnostic : «Extension du parking situé à l’entrée du Hameau du Fort»</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARC'SICAE ARchéologie de la Corse : Sociétés, Innovations, Contraintes, Adaptations, Endogénismes du Mésolithique aux Temps Modernes : Action de recherche collective 2023-2025 : Année 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Huser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2023, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Sachetti</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04747755v1</w:t>
+                <w:t xml:space="preserve">hal-04746689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Samuel Longepierre (dir.) Procojo-Etablissement rural du Haut-Empire et moulin hydraulique, Lucciana, Haute-Corse, Corse, Rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four de terres cuites de Sagone : Corse, Corse-du-Sud (2A), Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes Inrap midi-MED. 2023, p. 127-151</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives; Association Vestigia Imago Atavorum. 2023, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05396306v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Manon Marsy (dir.) Chiarata, Prunelli-di-Fiumorbo, Haute-Corse, Corse, Rapport de fouille</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2023, p. 190-221</w:t>
+                <w:t xml:space="preserve">Granalese parcelle AT 4, Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse (2B), Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, pp.351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396340v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Roland Haurillon (dir.) Parking du Hameau du Fort, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Île de Cavallo Parcelle Q 93, Bonifacio, Corse-du-Sud (2A), Corse : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2023, p. 68-69</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397500v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Emmanuel Lanoë (dir.) Granalese parcelle AT 4 Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse, Corse, Rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parking du Hameau du Fort, Aléria, Haute-Corse (2B), Corse : rapport de diagnostic : «Extension du parking situé à l’entrée du Hameau du Fort»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2023, p.196-215</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05396326v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucciana (2B), Procojo - Établissement rural du Haut-Empire et moulin hydraulique, : rapport de fouille</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Samuel Longepierre (dir.) Procojo-Etablissement rural du Haut-Empire et moulin hydraulique, Lucciana, Haute-Corse, Corse, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2023, pp.298</w:t>
+              <w:t xml:space="preserve">Nîmes Inrap midi-MED. 2023, p. 127-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04748582v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grange Poletti, Aléria, Haute-Corse (2B), Occitanie : rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Manon Marsy (dir.) Chiarata, Prunelli-di-Fiumorbo, Haute-Corse, Corse, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2022, pp.134</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2023, p. 190-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747814v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Samuel Longepierre (dir.) Labretto, deux maisons de l'Antiquité tardive, Bastia, Haute-Corse, Corse, Rapport de fouille</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Roland Haurillon (dir.) Parking du Hameau du Fort, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nimes, Inrap midi-MED. 2022, p. 169-196</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2023, p. 68-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396375v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria, Haute-Corse (2B), Grange aux chiens : rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Emmanuel Lanoë (dir.) Granalese parcelle AT 4 Une aire funéraire du Haut-Empire au nord-est de Mariana, Lucciana, Haute-Corse, Corse, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives, INRAP. 2022, 131 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2023, p.196-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04123551v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastia (2B), Labretto, deux maisons de l’Antiquité tardive : rapport de fouille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Lucciana (2B), Procojo - Établissement rural du Haut-Empire et moulin hydraulique, : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2022, pp.348</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, pp.298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747801v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Laurent Vidal (dir.) Grange aux chiens, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Samuel Longepierre (dir.) Labretto, deux maisons de l'Antiquité tardive, Bastia, Haute-Corse, Corse, Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2022, p. 55-68</w:t>
+              <w:t xml:space="preserve">Nimes, Inrap midi-MED. 2022, p. 169-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397485v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Roland Haurillon (dir.) Centrale photovoltaïque de Palajanel, Cascare-Pech Angel-Palajanel, Palaja, Aude, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grange Poletti, Aléria, Haute-Corse (2B), Occitanie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2022, p. 59-61</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397595v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Odile Maufras (dir.) Saint-Jean Eléments de la topographie et de la chronologie du site, Corte, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aléria, Haute-Corse (2B), Grange aux chiens : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2022, p. 124-125</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives, INRAP. 2022, 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397579v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04123551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Guillem Boneu-Pouquet (dir.) A Seghia, Bastelicaccia, Corse-du-Sud, Corse, Rapport de diagnostic</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2022, p. 83-90</w:t>
+                <w:t xml:space="preserve">Bastia (2B), Labretto, deux maisons de l’Antiquité tardive : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, pp.348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397553v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Laurent Vidal (dir.) Maison Morandini, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Laurent Vidal (dir.) Grange aux chiens, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2022, p. 52-62</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2022, p. 55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397549v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Roland Haurillon (dir.) Grange Poletti, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Odile Maufras (dir.) Saint-Jean Eléments de la topographie et de la chronologie du site, Corte, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2022, p. 43-47</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2022, p. 124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397494v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Seghia, Bastelicaccia, Corse-du-Sud (2A), Corse : rapport de diagnostic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Guillem Boneu-Pouquet (dir.) A Seghia, Bastelicaccia, Corse-du-Sud, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2022, pp.238</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2022, p. 83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04748599v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corse, Haute-Corse (2B), Corte Saint-Jean Éléments de la topographie et de la chronologie du site</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Roland Haurillon (dir.) Centrale photovoltaïque de Palajanel, Cascare-Pech Angel-Palajanel, Palaja, Aude, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2022, p. 59-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03894898v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria. Haute-Corse (2B), Maison Morandini</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2022, pp.117</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Laurent Vidal (dir.) Maison Morandini, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2022, p. 52-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066893v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Samuel Longepierre et Kewin Peche-Quilichini (dir.) A Casella, Vescovato, Haute-Corse, Corse, Rapport de fouille</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Roland Haurillon (dir.) Grange Poletti, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2021, p. 169-177</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2022, p. 43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396385v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucciana (2B), Déviation de la RD 107 au droit de la Canonica : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A Seghia, Bastelicaccia, Corse-du-Sud (2A), Corse : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sivan</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2021, pp.141</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, pp.238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04445833v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Kewin Peche-Quilichini (dir.) San Pancraziu parcelle C1731, Furiani, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corse, Haute-Corse (2B), Corte Saint-Jean Éléments de la topographie et de la chronologie du site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2021, p. 54-55</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05397611v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furiani (2B), San Pancraziu, parcelle C 1731 : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Manniez</w:t>
+                <w:t xml:space="preserve">Aléria. Haute-Corse (2B), Maison Morandini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Vianney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.91</w:t>
+              <w:t xml:space="preserve">Institut National de Recherches Archéologiques Préventives. 2022, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747864v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Île-Rousse / L’Isula (2B), La Gare / A Gara : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Lucciana (2B), Déviation de la RD 107 au droit de la Canonica : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.78</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2021, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04747851v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Emmanuel Lanoë (dir.) Pruniccia Un éclairage inédit sur l'espace périurbain septentrional de Mariana, Lucciana, Haute-Corse, Corse, Rapport de fouille</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Kewin Peche-Quilichini (dir.) San Pancraziu parcelle C1731, Furiani, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2021, vol. 2, p. 6-48</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2021, p. 54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396398v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Guillem Boneu-Pouquet (dir.) La Gare, l'Ile Rousse, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Samuel Longepierre et Kewin Peche-Quilichini (dir.) A Casella, Vescovato, Haute-Corse, Corse, Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2021, p. 45-46</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2021, p. 169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397621v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vescovato (2B), A Casella : rapport de fouille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Fritz</w:t>
+                <w:t xml:space="preserve">Furiani (2B), San Pancraziu, parcelle C 1731 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.306</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747830v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucciana (2B), Pruniccia : Un éclairage inédit sur l’espace périurbain septentrional de Mariana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+                <w:t xml:space="preserve">L’Île-Rousse / L’Isula (2B), La Gare / A Gara : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Boneu-Pouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2021, pp.837 (3 volumes)</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04445969v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique in Emmanuel Lanoë (dir.) Déviation de la RD 107 au droit de la Canonica, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique, in Emmanuel Lanoë (dir.) Pruniccia Un éclairage inédit sur l'espace périurbain septentrional de Mariana, Lucciana, Haute-Corse, Corse, Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2021, p. 71-93</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-MED. 2021, vol. 2, p. 6-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397652v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucciana (2B), Procojo, parcelle BD 316 : rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Guillem Boneu-Pouquet (dir.) La Gare, l'Ile Rousse, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2020, pp.58</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap midi-Med. 2021, p. 45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341723v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Emmanuel Lanoë (dir.) Procojo parcelle BD316, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2020, p. 45-47</w:t>
+                <w:t xml:space="preserve">Vescovato (2B), A Casella : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2021, pp.306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397664v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Philippe Ecard (dir.) Amphithéatre, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lucciana (2B), Pruniccia : Un éclairage inédit sur l’espace périurbain septentrional de Mariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2020, p. 85-88</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2021, pp.837 (3 volumes)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397690v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria (2B), Amphithéâtre, nouveaux sondages à l'intérieur de l'amphithéâtre d'Aléria : rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique in Emmanuel Lanoë (dir.) Déviation de la RD 107 au droit de la Canonica, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2020, pp.95</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2021, p. 71-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04748559v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Emmanuel Lanoë (dir.) Prunaccia parcelle A861 et 1777, Penta-di-Casinca, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lucciana (2B), Procojo, parcelle BD 316 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2019, p. 51</w:t>
+              <w:t xml:space="preserve">Inrap. 2020, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397776v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Jean-Jacques Grizeaud (dir.) Erbagholu (parcelle A1296), Belgodère, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Emmanuel Lanoë (dir.) Procojo parcelle BD316, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2019, p. 59-60</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2020, p. 45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397748v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Emmanuel Lanoë (dir.) Granalese parcelle AT 4, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Philippe Ecard (dir.) Amphithéatre, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2019, p. 50</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2020, p. 85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397762v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria (2B) Arboratella e Pirelli : un habitat étrusque (fin VIe/IVe siècles av n.è.), des traces de vignobles (IIe av. n.è./Ier siècle de n.è.) et un petit établissement rural d'époque romaine (Ier/IVe siècle de n.è.) à Aléria : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Aléria (2B), Amphithéâtre, nouveaux sondages à l'intérieur de l'amphithéâtre d'Aléria : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ecard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2019, pp.117</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04747888v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penta-di-Casinca (2B) Prunaccia, Parcelle A861, 1777 : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Emmanuel Lanoë (dir.) Granalese parcelle AT 4, Lucciana, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2019, pp.63</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2019, p. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341670v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Emmanuel Lanoë (dir.) Prunaccia parcelle A405, Penta-di-Casinca, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aléria (2B) Arboratella e Pirelli : un habitat étrusque (fin VIe/IVe siècles av n.è.), des traces de vignobles (IIe av. n.è./Ier siècle de n.è.) et un petit établissement rural d'époque romaine (Ier/IVe siècle de n.è.) à Aléria : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2019, p. 50</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pèche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2019, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397768v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belgodère (2B) Erbaghjolu (parcelle A1296) : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+                <w:t xml:space="preserve">Penta-di-Casinca (2B) Prunaccia, Parcelle A861, 1777 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2019, pp.88</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2019, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04748534v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penta-di-Casinca (2B) Prunaccia, Parcelle A405 : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Emmanuel Lanoë (dir.) Prunaccia parcelle A861 et 1777, Penta-di-Casinca, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2019, pp.61</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2019, p. 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341693v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Jean-Jacques Grizeaud (dir.) Rue Pontelolle, L'Ile Rousse, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Jean-Jacques Grizeaud (dir.) Erbagholu (parcelle A1296), Belgodère, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2019, p. 43-46</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2019, p. 59-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397758v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucciana (2B) Granalese, Parcelle AT 4 : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Emmanuel Lanoë (dir.) Prunaccia parcelle A405, Penta-di-Casinca, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2019, pp.68</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2019, p. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341653v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Philippe Ecard (dir.) Arboratella e Pirelli, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Belgodère (2B) Erbaghjolu (parcelle A1296) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2019, p. 70-84</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2019, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397701v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Île Rousse (2B) Rue Pontelolle : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+                <w:t xml:space="preserve">Penta-di-Casinca (2B) Prunaccia, Parcelle A405 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2019, pp.61</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2019, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747869v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labretto. Corse, Haute-Corse (2B), Bastia. D116509</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Jean-Jacques Grizeaud (dir.) Rue Pontelolle, L'Ile Rousse, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Inrap. 2017, 83 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2019, p. 43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01521824v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Laurent Vidal (dir.) Labretto, Bastia, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lucciana (2B) Granalese, Parcelle AT 4 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2017, p. 44-45</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2019, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397786v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique antique in Laurent Vidal (dir.) Maison Rossi, Aléria, Haute-Corse, Corse, Rapport de fouille</w:t>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Philippe Ecard (dir.) Arboratella e Pirelli, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2016, p.70-83</w:t>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2019, p. 70-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397843v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiusevia : Haute-Corse (2B), Ghisonaccia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+                <w:t xml:space="preserve">L'Île Rousse (2B) Rue Pontelolle : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08025401, Inrap. 2016, 80 p</w:t>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2019, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504954v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Pascal Tramoni (dir.) Chiusavia, Ghisonaccia, Haute-Corse, Corse, Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labretto. Corse, Haute-Corse (2B), Bastia. D116509</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2016, p. 56</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap. 2017, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397814v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sant-Appianu : Corse-du-Sud (2A), Vico, Santa Piana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Laurent Vidal (dir.) Labretto, Bastia, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2017, p. 44-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Istria</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01504994v1</w:t>
+                <w:t xml:space="preserve">hal-05397786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Montclus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Chiusevia : Haute-Corse (2B), Ghisonaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Association Vestigia Imago Atavorum. 2016, 70 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08025401, Inrap. 2016, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487324v1</w:t>
+                <w:t xml:space="preserve">hal-01504954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aléria (2B), Maison Rossi : rapport de fouilles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique antique in Laurent Vidal (dir.) Maison Rossi, Aléria, Haute-Corse, Corse, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2016, pp.80</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-Med. 2016, p.70-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04747903v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC Les Horts de Vernis : Languedoc-Roussillon, Hérault, Saussan : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Pascal Tramoni (dir.) Chiusavia, Ghisonaccia, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Inrap MED. 2015, 94 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2016, p. 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257158v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRAE Pierre-Paul Riquet : zone 1, tranche 2 : découvertes d'aménagements du territoire durant l'Antiquité aux abords de l'étang médiéval de Montady : Montady, Colombiers : Languedoc-Roussillon, Hérault (34)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Barbe</w:t>
+                <w:t xml:space="preserve">Sant-Appianu : Corse-du-Sud (2A), Vico, Santa Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llopis Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA11151101, Inrap. 2015, 123 p</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] D030282, Inrap. 2016, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503376v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Île de Cavallo. Bonifacio. Corse-du-Sud. (2A).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Goumy</w:t>
+                <w:t xml:space="preserve">Château de Montclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08014701, Inrap. 2014, 42 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Association Vestigia Imago Atavorum. 2016, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01533057v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plateau de la Chau : Gard (30), Aigaliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aléria (2B), Maison Rossi : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA11157301, Inrap. 2014, 56 p</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2016, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499226v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banassac, &amp;quot;Le Pré de Marie&amp;quot; : Languedoc-Roussillon, Lozère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZAC Les Horts de Vernis : Languedoc-Roussillon, Hérault, Saussan : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA11160501, Inrap. 2014, 49 p</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap MED. 2015, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01499017v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RD 30, Le Pigeonnier : aux abords de Roujan-Médilianum, agglomération antique et médiévale : de sa bordure et de son proche espace agraire antique à un manse de la villa Plivigium? : Languedoc-Roussillon, Hérault, Roujan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Le Rouzès</w:t>
+                <w:t xml:space="preserve">PRAE Pierre-Paul Riquet : zone 1, tranche 2 : découvertes d'aménagements du territoire durant l'Antiquité aux abords de l'étang médiéval de Montady : Montady, Colombiers : Languedoc-Roussillon, Hérault (34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Goumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] FA11153301, Inrap. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA11151101, Inrap. 2015, 123 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01498904v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du Foirail : Lozère (48), Mende</w:t>
+                <w:t xml:space="preserve">Île de Cavallo. Bonifacio. Corse-du-Sud. (2A).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Goumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA11147601, Inrap. 2013, 40 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08014701, Inrap. 2014, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498926v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Laurent Vidal (dir.) Le Fort &amp;quot;Maison Rossi&amp;quot;, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Le plateau de la Chau : Gard (30), Aigaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2012, p.52-61</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11157301, Inrap. 2014, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05397835v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Fort, Maison Rossi, Aléria, Haute-Corse (2B)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Banassac, &amp;quot;Le Pré de Marie&amp;quot; : Languedoc-Roussillon, Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] FA08015101, Inrap. 2012, 79 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11160501, Inrap. 2014, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533061v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), ZAC Mas de Vignoles XV - Bassin de rétention lot 8/9 : rapport de fouille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RD 30, Le Pigeonnier : aux abords de Roujan-Médilianum, agglomération antique et médiévale : de sa bordure et de son proche espace agraire antique à un manse de la villa Plivigium? : Languedoc-Roussillon, Hérault, Roujan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Belougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Le Rouzès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] FA11153301, Inrap. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ratsimba</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04121862v1</w:t>
+                <w:t xml:space="preserve">hal-01498904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières observations dans le quart sud-est de l'agglomération du Castellas : Hérault, Murviel-lès-Montpellier, 9 bis, route de Bel-Air : rapport de fouilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+                <w:t xml:space="preserve">Place du Foirail : Lozère (48), Mende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11147601, Inrap. 2013, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02008200v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC de Pérols II</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventaire du mobilier céramique antique in Laurent Vidal (dir.) Le Fort &amp;quot;Maison Rossi&amp;quot;, Aléria, Haute-Corse, Corse, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, 224 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nîmes, Inrap Midi-MED. 2012, p.52-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077943v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Fort, Maison Rossi, Aléria, Haute-Corse (2B)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Goumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08015101, Inrap. 2012, 79 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nîmes (30), ZAC Mas de Vignoles XV - Bassin de rétention lot 8/9 : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ratsimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2011, 237 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières observations dans le quart sud-est de l'agglomération du Castellas : Hérault, Murviel-lès-Montpellier, 9 bis, route de Bel-Air : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZAC de Pérols II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, 224 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cadereau d'Alès, aménagement de l'avenue Jean-Jaurès à Nîmes (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gafa-Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2008, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12932,51 +13404,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5F852AA"/>
+    <w:nsid w:val="0B590224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13163,51 +13635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselyne-guerre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2537-9649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-024-01003-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602717v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Heurtebis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#201;card" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesvigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Lesvigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moulis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Esteban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#339;uret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marsy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#232;che-Quilichini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Epaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Thierry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgarel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397251v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746689v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bergeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747755v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sachetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396326v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Ecard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748599v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;nard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vianney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397611v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747830v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fritz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397652v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397690v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748559v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397762v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341670v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748534v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341693v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521824v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397786v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397843v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504954v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503376v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goumy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499226v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499017v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gervais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498904v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Belougne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Le Rouz&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498926v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397835v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533061v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077937v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gafa-Piskorz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/josselyne-guerre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2537-9649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-024-01003-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602717v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Heurtebis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe &#201;card" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesvigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Lesvigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dellong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moulis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Esteban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Thuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Rubira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Franzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marsy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupond Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#339;uret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723211v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#232;che-Quilichini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Epaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747457v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747450v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397427v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Thierry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgarel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bergeret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sachetti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396326v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Ecard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397549v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748599v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;nard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066893v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vianney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747864v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396398v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397621v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fritz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397652v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397664v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747888v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397776v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748534v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04341653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397701v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521824v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504954v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397843v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397814v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04747903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503376v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goumy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499226v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01499017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gervais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498904v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Belougne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Le Rouz&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01498926v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008200v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077937v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gafa-Piskorz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>