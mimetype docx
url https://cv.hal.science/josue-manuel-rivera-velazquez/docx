--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -75,1930 +75,1930 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et traitement vidéo pour l'étude des interactions entre un véhicule autonome et les divers usagers dans son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet SAM : étude du comportement des usagers extérieurs au véhicule autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Subirats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Chabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique des Ministères Ecologie et Territoires 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, Jul 2024, Toulouse (31000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d'analyse des interactions entre un véhicule autonome et les autres usagers de la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saintpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JM RST 2023 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, Jul 2023, Metz (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de l'intelligence artificielle (IA) pour la détection d'objets 3D dans l'environnement de véhicules autonomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JM RST 2023 : Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerema, Jul 2023, Metz (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards functional requirements for automated ground transport vehicles operating under harsh weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Ronke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Neubauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon (Portugal), Portugal. pp.139-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Methodology for Analysing Interactions between an Autonomous Vehicle and other Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houssam Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE 13th International Conference on Pattern Recognition Systems (ICPRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Guayaquil, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating Hybrid Site Visits as a Methodology for Multi-Stakeholder Engagement in Contextual Requirements Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Rosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Neubauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Baldauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHI 2022 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6980553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité autonome : analyse des besoins des usagers exprimés par les acteurs de la logistique dans le cadre du projet européen AWARD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Francoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, (visioconférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic weighted average in multisensory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DTIP 2019 - 21st Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02354061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generic model for sensor simulation at system level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DTIP 2018 - 20th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01827709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse automatique de vidéo pour les usagers vulnérables en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Housam Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Durlin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 260, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Object Detection for Self-Driving Cars Using Video and LiDAR: An Ablation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Housam Salmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Housam Salmane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Anh Minh Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.3223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23063223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System-level simulations of multi-sensor systems and data fusion algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.1399-1408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00542-018-4204-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01919558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Thermal Imaging Performance under Extreme Foggy Conditions: Applications to Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (11), pp.306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jimaging8110306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03721575v1</w:t>
-              </w:r>
-[...1253 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01827709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2016,103 +2016,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des usagers de la route vis-à-vis du véhicule automatisé (VA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin du Projet SAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
@@ -2141,103 +2141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal imaging under foggy weather conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Liandrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Seminaire NeoCampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
@@ -2298,103 +2298,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESULTAT R5.3-6. Rapport d’étude T5.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Housam Salmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-paul Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2444,51 +2444,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and development of algorithms for data fusion in sensor arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Montpellier, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020MONTS038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2684,51 +2684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433283v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4204-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8110306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salmane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Courtois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saintpierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garrigos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Wahl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ronke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Neubauer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.387" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houssam Salmane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huynh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Rosic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Baldauf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6980553" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Francoise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752804" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03144651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140479v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salmane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-paul Garrigos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chabani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saintpierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garrigos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Wahl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ronke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Neubauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houssam Salmane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huynh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Rosic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Baldauf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6980553" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Francoise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02354061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752804" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01827709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394198" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Housam Salmane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doucet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Anh Minh Mai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063223" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01919558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4204-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8110306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03144651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>