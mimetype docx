--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -412,278 +412,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Metabolic Heterogeneity: from Stochastic to Deterministic Models</w:t>
+                <w:t xml:space="preserve">Availability of the Molecular Switch XylR Controls Phenotypic Heterogeneity and Lag Duration during Escherichia coli Adaptation from Glucose to Xylose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Graham</w:t>
+                <w:t xml:space="preserve">Manon Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Tchouanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+                <w:t xml:space="preserve">Pedro Henrique Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2020276⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02938-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592424v1</w:t>
+                <w:t xml:space="preserve">hal-03096881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability of the Molecular Switch XylR Controls Phenotypic Heterogeneity and Lag Duration during Escherichia coli Adaptation from Glucose to Xylose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Barthe</w:t>
+                <w:t xml:space="preserve">Bacterial Metabolic Heterogeneity: from Stochastic to Deterministic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tchouanti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (5), pp.5120-5133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.02938-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2020276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096881v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1082,90 +1082,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability of the Molecular Switch XylR Controls Phenotypic Heterogeneity and Lag Duration during Escherichia coli Adaptation from Glucose to Xylose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tchouanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Gomes Pédro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFB 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Spain</w:t>
@@ -1363,51 +1363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04653620v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tchouanti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;cherbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/26-EJS2483" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fotso Fotso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Ntahomvukiye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524525500937" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249697v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-023-00288-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02938-20" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170982v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier P Ntahomvukiye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupeuble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilmeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gomes P&#233;dro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04653620v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tchouanti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va L&#246;cherbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/26-EJS2483" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fotso Fotso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Ntahomvukiye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793524525500937" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249697v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-023-00288-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02938-20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Graham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170982v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier P Ntahomvukiye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupeuble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilmeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Gomes P&#233;dro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>