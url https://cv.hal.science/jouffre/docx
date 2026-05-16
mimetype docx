--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -619,286 +619,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study comparing the reproductive traits of the catfish, Arius latiscutatus (GÃ¼nther, 1864) inside and outside the bamboung marine protected area, Saloum Delta, Senegal</w:t>
+                <w:t xml:space="preserve">Strong fisheries management and governance positively impact ecosystem status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khady Diop</w:t>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khady Diouf</w:t>
+                <w:t xml:space="preserve">Ratana Chuenpagdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méry Dialwé Ndione</w:t>
+                <w:t xml:space="preserve">Jennifer Boldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Modou Thiaw</w:t>
+                <w:t xml:space="preserve">Maria de Fatima Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fisheries and Aquatic Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.412 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929573v1</w:t>
+                <w:t xml:space="preserve">hal-01928583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong fisheries management and governance positively impact ecosystem status</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study comparing the reproductive traits of the catfish, Arius latiscutatus (GÃ¼nther, 1864) inside and outside the bamboung marine protected area, Saloum Delta, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Boldt</w:t>
+                <w:t xml:space="preserve">Khady Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Fatima Borges</w:t>
+                <w:t xml:space="preserve">Khady Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lamine Camara</w:t>
+                <w:t xml:space="preserve">Méry Dialwé Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamet Diaw Diadhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Thiaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Fisheries and Aquatic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.91-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928583v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Fishing Pressure Invert the Outcome of Interspecific Competition? The Case of the Thiof and of the Octopus Along the Senegalese Coast</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P. Lynam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Maureaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Kitchel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Fredston" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guralnick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Palacios-Abrantes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.70035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ndiour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jouffre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aopf-2024-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massal Fall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Thiam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B. Badji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Tiedemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino O. Fock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry Dialw&#233; Ndione" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diaw Diadhiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boldt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Borges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Camara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen-Phuong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Ly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9292-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Shannon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Kleisner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Juan-Jorda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bundy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Camara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;rigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leprieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tomasini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2016.1179219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin M. Kleisner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Lynam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2015.02.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Maureaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Kitchel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Fredston" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guralnick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Palacios-Abrantes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.70035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ndiour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jouffre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aopf-2024-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massal Fall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Thiam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B. Badji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Tiedemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino O. Fock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boldt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Borges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Camara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diouf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry Dialw&#233; Ndione" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diaw Diadhiou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen-Phuong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Ly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9292-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Shannon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Kleisner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Juan-Jorda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bundy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Camara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;rigot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leprieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tomasini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2016.1179219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin M. Kleisner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Lynam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2015.02.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>