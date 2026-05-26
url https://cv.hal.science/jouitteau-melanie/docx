--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -2011,2697 +2011,2827 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prerequisites for Advancing Automatic Speech Recognition in Breton (slides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma, Spain. pp.1464-1473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/5eh2inevm6e5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hiking Path for Burgenland Croatian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Cajka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Word Order and Prosodic Phrasing in Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Elfner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Annual Meetings on Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annual Meetings in Phonology, Oct 2023, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7275/amphonology.3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Cajka</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phone and a web application to collect and trancribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th WEDiSyn Meeting of the Dialect Syntax in Westernmost Europe Research Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Humboldt de Berlin, Sep 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezh Ar vRo: Recording Breton dialects with and for the Breton-speaking community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Catalan-Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th meeting of the Dialect Syntax in Westernmost Europe research network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Humbolt, Sep 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Word Order and Prosodic Phrasing in Breton *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Elfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meetings on Phonology 2023 and 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johns Hopkins University, Oct 2023, Baltimore (Maryland), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7275/amphonology.3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits oublis, grands effets : le silençage des communauté linguistiques minorisées dans le TAL et ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Journée Ethique et TAL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Villers-les-Nancy, France. pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic phrasing in Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Elfner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Tone and Intonation (TAI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Singapour, Singapore. pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARBRES Kenstur: a Breton-French Parallel Corpus Rooted in Field Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA Language Resources Association; International Committee on Computational Linguistics, May 2024, Turin, Italy. pp.1466-1471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l'appropriation des applications de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings de LIFT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR LIFT, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Workshop on Breton Language Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IKER (CNRS), Jun 2024, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CVQA: Culturally-diverse Multilingual Visual Question Answering Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenyang Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haryo Akbarianto Wibowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injy Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. pp.11479-11505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community Internally-driven Corpus Buildings. Three Examples from the Breton Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual Meeting of the ELRA/ISCA SIG on Under-resourced Languages (SIGUL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.103-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/sigul.2023-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le breton à Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Saint Blaise (café-concert), Oct 2019, Douarnenez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence That Breton Embedded V2 Is Syntactically Integrated, and Uses Extra Post-Syntactic Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLE Leipzig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Were Doing It More: The Rise and Fall of an English Type of Address in Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Lublin Celtic Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Were Doing It More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Du Laboratoire CNRS IKER-Centre de Recherche Sur La Langue et Les Textes Basques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le breton à Nantes, des clefs pour une discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Rezé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque de Rezé, Oct 2019, Rezé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation des formes d'adresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontañ kaoz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Plogoneg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence That Breton Embedded V2 Is Syntactically Integrated, and Uses Extra Post-Syntactic Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntax Lab Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cambridge, Jun 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breton Embedded V2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipologi Ar Brezhoneg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Steve Hewitt, Jun 2018, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breton Embedded V2 and Post-Syntactic Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olomouc Linguistics Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Olomouc, République tchèque, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breton Embedded V2 and Post-Syntactic Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celtic Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of Code-Switching in Breton Contemporary Theater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summerschool Konstanz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Syntactic Portrait of Standard Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lublin Celtic Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic Portrait of an Emergent Breton Dialect: Standard Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Approaches to Brittonic Historical Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic Evidence for Cross-over-Generational Transmission in Impoverished Contact Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Roscoff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunités pour l’analyse des langues proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces of Spell-out Operations in Embedded Domains before Their Integration - Dialectal Variation in Breton Embedded V2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Du LLING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded T2 Orders in Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Leiden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du code-switching dans le théâtre breton contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Breton Can Tell Us about V2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Rethinking V2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la rhétorique et ses outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women’s cup</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectal Variation in Breton Embedded V2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Padoue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphoric Relationships of Phi-Deficient Pronouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4717,211 +4847,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Leiden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Leiden, Apr 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARBRES, Breton Grammar on-Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celtic Studies Association of North America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of California at Berkeley, Mar 2015, Berkeley, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARBRES, ar yezhadur wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la langue bretonne - Journée d’étude : Treuzkas / Transmission (En langue bretonne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Auray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphoric Relationships of Phi-Deficient Pronouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4937,155 +5067,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Du Laboratoire CNRS IKER-Centre de Recherche Sur La Langue et Les Textes Basques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IKER - Centre de recherche sur la langue et les textes basques-UMR 5478 du CNRS, Jul 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une micro-syntaxe gallo-romane: atouts et difficultés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues de France et l'Université (AULF et Centre de Recherche Bretonne et Celtique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mihi est to 'have' across Breton dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5101,73 +5231,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected Proceedings of the 34th Incontro di Grammatica Generativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Italy. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Ethical Dative. 13 syntactic tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5183,73 +5313,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop of the English department of the University of Bucharest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Romania. pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mihi est to have across Breton dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5265,73 +5395,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Incontro di Grammatica Generativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Padova, Italy. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mihi est to \textquotelefthave' across Breton dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5347,189 +5477,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected Proceedings of the 34th Incontro di Grammatica Generativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesturing at the interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEL'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France. pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestures as Expletives, Multichannel Syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd West Coast Conference on Formal Linguistics (WCCFL 23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Davis, CA, United States. pp.422-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5539,137 +5669,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezh Ar Vro - La langue du pays : construire l'appropriation des applications de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIFT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5679,153 +5809,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La syntaxe comparée du breton, une enquête sur la périphérie gauche de la phrase bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Universitaires Européennes, pp.609, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verb-First, Verb-Second</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, pp.457, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5835,1105 +5965,1105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Syntax of Modern Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Josep Torres Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joe Eska, Silva Nurmio, Peadar Ó Muircheartaigh &amp; Paul Russell; Silva Nurmio; Peadar Ó Muircheartaigh; Paul Russell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Celtic Linguistics and Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When linearization triggers embedded V2: Evidence from Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Carnie; Diane Ohala; Dee Hunter; Samantha Prins; Mike Hammond; Luis A. Irizarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundational Approaches to Celtic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Language Science Press, pp.63-95, 2025, Current Issues in Celtic Linguistics, 978-3-98554-144-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15654859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifier les mots de morphologie expressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Pages. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les onomatopées, Comment joindre le geste phonétique et graphique à la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Aix Marseille Université; Presses Universitaires de Provence, pp.49-62, 2025, 9791032005446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A practice-based approach to the documentation of a heritage language: speaker profiles and varieties of Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joe Eska, Silva Nurmio, Peadar Ó Muircheartaigh &amp; Paul Russell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palgrave handbook of Celtic languages and linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI is coming and our languages need to catch the wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gareth Watkins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Technology in Wales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, pp.66-72, 2024, 978-1 84220-207-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwnewch Ramadegau Wici!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gareth Watkins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iaith a Thechnoleg yng Nghymru</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Prifysgol Cymru Bangor, pp.8-15, 2024, 978-1 84220-208-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mae deallusrwydd artiffisial ar y ffordd, a rhaid i’n hieithoedd ni fod yn barod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gareth Watkins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iaith a Thechnoleg yng Nghymru</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, pp.67-74, 2024, 978-1 84220-208-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make wikigrammars!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gareth Watkins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Technology in Wales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Prifysgol Cymru Bangor, pp.8-14, 2024, 978-1 84220-207-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils numériques et traitement automatique du breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reun Bideault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Rialland; Michela Russo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues régionales de France: nouvelles approches, nouvelles méthodologies, revitalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Linguistique de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-74, 2023, 2957089424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918268v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A practice-based approach to the documentation of a heritage language: speakers profiles and varieties of Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joe Eska, Silva Nurmio, Peadar Ó Muircheartaigh &amp; Paul Russell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Celtic Linguistics and Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of Breton expressive words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey P. Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressivity in European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press (CUP), pp.295-310, 2023, 978-1-108-98443-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108989084.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues minoritaires, langues régionales et langues d'héritage - approches scientifiques de la diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun : Les savoirs des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.176-179, 2023, 978-2-271-14932-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verb Second and the Left Edge Filling Trigger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rebecca Woods; Sam Wolfe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Verb Second</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press (OUP), pp.455-481, 2020, 9780198844303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tester les noms collectifs en Breton, enquête sur le nombre et la numérosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6953,788 +7083,788 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ar C'hoadic, Ronan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Francis Favereau = Pennadoù dibabet en enor da Frañsez Favereau = A Festschrift in honour of Professor Favereau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Skol Vreizh, pp.331-364, 2018, 978-2-36758-074-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children Prefer Natives; A study on the transmission of a heritage language; Standard Breton, Neo-Breton and traditional dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Bloch-Trojnar; Mark Ó Fionnáin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centres and Peripheries in Celtic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75, 2018, Sounds - Meaning - Communication, 9783631770825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-choice and reduplication A study in Breton dependant indefinites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representations and Interpretations in Celtic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-83-8061-115-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human frontiers: This is an act of smuggling across social borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Baztan, Omer Chouinard, Bethany Jorgensen, Paul Tett, Jean-Paul Vanderlinden &amp; Liette Vasseur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal zones, solutions for the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.53-69, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conjugaison analytique de doublement du verbe en breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ali Tifrit (éd.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonologie, Morphologie, Syntaxe Mélanges offerts à Jean-Pierre Angoujard,.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.327-354, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verb doubling in Breton and Gungbe; obligatory exponence at the sentence level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aboh, Enoch O., Norval Smith and Anne Zribi-Hertz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Morphosyntax of Reiteration in Creole and Non-Creole Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.135-174, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/cll.43.04jou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-syntactic Excorporation in Realizational Morphology: Breton Analytic Tenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Carnie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Approaches to Celtic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-142, 2011, 978-1-4438-2903-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listen to the sound of salience, multichannel syntax Q particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergio Baauw; Frank Drijkoningen; Manuela Pinto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romance Languages and Linguistic Theory 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 291, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-200, 2007, Current Issues in Linguistic Theory, 9789027248060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/cilt.291.13jou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nominal Properties of vPs in Breton: A hypothesis for the typology of VSO languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Carnie; Heidi Harley; Sheila Ann Dooley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verb First: On the Syntax of Verb Initial Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-280, 2005, Linguistik Aktuell/Linguistics Today, 9789027227973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/la.73.18jou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nominal Properties of vPs in Breton, A hypothesis for the Typology of VSO Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verb First: On the Syntax of Verb Initial Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/la.73.18jou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7744,378 +7874,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA arrive et nos langues doivent prendre la vague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezh Ar Vro - The language of the country : Building the appropriation of data collection applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les mots expressifs en breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monolinguisme est une pratique de modification corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisme en Bretagne, la vague ratée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8125,316 +8255,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ur raktres niverel o loc'hañ, Yezh Ar vRo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Catalan-Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faces noires, sorcières et racisme contre les filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinsella Sharon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.5-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faludi, Susan. 2008. The Terror Dream, myth and misogyny in an insecure America. [La vision de la terreur, mythe et misogynie dans l’Amérique qui a peur], Picador (éd.), New York, ISBN 0805086927.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARBRES - wikigrammaire des dialectes du breton et centre de ressources pour son étude linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8444,91 +8574,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières, intersectionalité et catégorisations d'humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8538,147 +8668,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap for a Welsh-Breton Linguis c AI Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Bryn Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Wanasky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Duval-Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preben Vangberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leena Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agile Cymru, Welsh government. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8688,171 +8818,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La syntaxe comparée du breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Nantes, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La syntaxe comparée du breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Nantes, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NANT3008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8862,91 +8992,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir la science en participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de CAEN Normandie, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05231773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8956,118 +9086,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verb-doubling in Basque and Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantzazu Elordieta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Donostia (San Sebastian), Spain. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9135,51 +9265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52B33B51"/>
+    <w:nsid w:val="60A363DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9366,51 +9496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jouitteau-melanie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9288-0126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092786081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090195v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127u1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lapurdum.3974" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C Jouitteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh216911-6s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830544v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16922/jcl.21.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269519v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/scp-2019-0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Rezac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00632031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2008.11.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QSJZCKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.2574" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/livy.7.06jou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2005.03.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S85FBCWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Elfner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Torres-Tamarit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/amphonology.3028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cajka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vetter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Catalan-Marcos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillevic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Lyu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haryo Akbarianto Wibowo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lynn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injy Hamed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/sigul.2023-22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551675v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748433v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Josep Torres Tamarit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15654859" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831093v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108989084.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918268v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reun Bideault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/57496" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57496" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023271v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631770825/xhtml/chapter05.xhtml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269523v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249680v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cll.43.04jou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-2903-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605665v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cilt.291" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.291.13jou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.73" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.73.18jou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464991v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107200v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Drapier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02565269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinsella Sharon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751593v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Bryn Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Wanasky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Duval-Guennoc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Vangberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Farhat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NANT3008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05231773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993248v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Elordieta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jouitteau-melanie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9288-0126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092786081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090195v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127u1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lapurdum.3974" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C Jouitteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18290/rh216911-6s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830544v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16922/jcl.21.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269519v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/scp-2019-0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Rezac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02553895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artxiker.ccsd.cnrs.fr/artxibo-00632031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2008.11.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QSJZCKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.2574" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rezac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/livy.7.06jou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2005.03.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S85FBCWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grobol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zemouri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Drapier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/5eh2inevm6e5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cajka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vetter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Elfner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Torres-Tamarit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/amphonology.3028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Catalan-Marcos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Lyu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haryo Akbarianto Wibowo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lynn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injy Hamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/sigul.2023-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551689v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00978864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Josep Torres Tamarit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15654859" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793230v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918268v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reun Bideault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831093v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108989084.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/57496" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57496" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631770825/xhtml/chapter05.xhtml" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cll.43.04jou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-2903-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cilt.291" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.291.13jou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.73" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.73.18jou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464991v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107200v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327944v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02565269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinsella Sharon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751593v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Bryn Jones" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Wanasky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Duval-Guennoc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Vangberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Farhat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NANT3008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05231773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Elordieta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>