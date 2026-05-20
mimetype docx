--- v0 (2026-04-25)
+++ v1 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth Jourdain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on X-Ray Polarization at the Core of Centaurus A as Observed with the Imaging X-Ray Polarimetry Explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Middei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935 (2), pp.116. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac8056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03763401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAXI J1535–571 2017 Outburst Seen by INTEGRAL/SPI and Investigating the Origin of Its Hard Tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac7fff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL results on the electron-positron annihilation radiation and X-ray & Gamma-ray diffuse emission of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Krivonos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.101548. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2020.101548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2003–2019 Monitoring of the Crab Emission through INTEGRAL SPI, or Vice Versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 899 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aba8a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL discovery of a burst with associated radio emission from the magnetar SGR 1935+2154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mereghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Savchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigoselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 898 (2), pp.L29. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aba2cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of the soft $\gamma$-ray emission in the hard state of the black hole transient GRS 1716−249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (1), pp.571-583. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2003-2018 Monitoring of the Crab Nebula Polarization in hard X-rays with INTEGRAL SPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882 (2), pp.129. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Analysis of V404 Cyg during Its Brightest Outburst with INTEGRAL/SPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa89ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PheniX: a new vision for the hard X-ray sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.489-517. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10686-011-9236-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL SPI All-Sky View in Soft Gamma Rays: Study of Point Source and Galactic Diffuse Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 679, pp.1315-1326. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/529489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard X-Ray Emission of the Microquasar GX 339-4 in the Low/Hard State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 657, pp.400-408. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/510326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL observations of the cosmic X-ray background in the 5-100 keV range via occultation by the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sunyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revnivtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sazonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.529-540. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-energy spectrum of Cygnus X-1 as measured by INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadolle Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.1354-1358. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2005.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00152339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal spectral variability of Cygnus X-1 in an intermediate state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadolle Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.1125-1137. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The broad-band spectrum of Cygnus X-1 measured by INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadolle Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 446, pp.591-602. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State transition and flaring activity of IGR J17464-3213/H1743-322 with SPI/INTEGRAL telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, in press, astroph/050541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPI/INTEGRAL observation of the Cygnus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 411, pp.L377-lL382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$INTEGRAL$ Observations of Gravitational-Wave Counterparts &amp; Future Perspectives: Searching for GBM Un-Triggered SGRB with PICsIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Natalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Ubertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadro Mereghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational-waves Science&amp;Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Padova, Italy. pp.023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.325.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral variability of Cygnus X-1 during an intermediate state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The X-ray Universe 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Madrid, El Escorial, Spain. pp.223-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00157641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Timing Analysis of Cygnus X-1 using SPI on board INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth Jourdain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on X-Ray Polarization at the Core of Centaurus A as Observed with the Imaging X-Ray Polarimetry Explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Middei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935 (2), pp.116. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac8056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03763401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAXI J1535–571 2017 Outburst Seen by INTEGRAL/SPI and Investigating the Origin of Its Hard Tail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac7fff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of the soft $\gamma$-ray emission in the hard state of the black hole transient GRS 1716−249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (1), pp.571-583. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL discovery of a burst with associated radio emission from the magnetar SGR 1935+2154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mereghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Savchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Götz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rigoselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 898 (2), pp.L29. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aba2cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL results on the electron-positron annihilation radiation and X-ray & Gamma-ray diffuse emission of the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knödlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Krivonos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Astronomy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.101548. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newar.2020.101548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2003–2019 Monitoring of the Crab Emission through INTEGRAL SPI, or Vice Versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 899 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aba8a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2003-2018 Monitoring of the Crab Nebula Polarization in hard X-rays with INTEGRAL SPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882 (2), pp.129. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab3422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Analysis of V404 Cyg during Its Brightest Outburst with INTEGRAL/SPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa89ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PheniX: a new vision for the hard X-ray sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.489-517. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10686-011-9236-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL SPI All-Sky View in Soft Gamma Rays: Study of Point Source and Galactic Diffuse Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Strong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 679, pp.1315-1326. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/529489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard X-Ray Emission of the Microquasar GX 339-4 in the Low/Hard State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 657, pp.400-408. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/510326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRAL observations of the cosmic X-ray background in the 5-100 keV range via occultation by the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Churazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sunyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revnivtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sazonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.529-540. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal spectral variability of Cygnus X-1 in an intermediate state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadolle Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.1125-1137. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high-energy spectrum of Cygnus X-1 as measured by INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadolle Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.1354-1358. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2005.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00152339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The broad-band spectrum of Cygnus X-1 measured by INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadolle Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goldwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 446, pp.591-602. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State transition and flaring activity of IGR J17464-3213/H1743-322 with SPI/INTEGRAL telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, in press, astroph/050541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPI/INTEGRAL observation of the Cygnus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. von Ballmoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 411, pp.L377-lL382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$INTEGRAL$ Observations of Gravitational-Wave Counterparts &amp; Future Perspectives: Searching for GBM Un-Triggered SGRB with PICsIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Natalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Ubertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadro Mereghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational-waves Science&amp;Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Padova, Italy. pp.023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.325.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral variability of Cygnus X-1 during an intermediate state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sizun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The X-ray Universe 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Madrid, El Escorial, Spain. pp.223-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00157641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Timing Analysis of Cygnus X-1 using SPI on board INTEGRAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03763401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ehlert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrazzoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marinucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Marshall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Middei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rodi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jourdain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7fff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Krivonos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2020.101548" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba8a4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mereghetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savchenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrigno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#246;tz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigoselli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba2cf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malzac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Santo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa89ea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9236-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diehl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/529489" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sunyaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revnivtsev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sazonov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molkov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066230" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadolle Bel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sizun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.05.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTNLNKBX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Petrucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053614" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053068" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Roques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Ballmoos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bazzano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Natalucci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ubertini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadro Mereghetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.325.0023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00157641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Petrucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03763401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ehlert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrazzoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marinucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Marshall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Middei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rodi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jourdain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7fff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malzac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Santo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02739944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mereghetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savchenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrigno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#246;tz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigoselli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba2cf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jourdain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Krivonos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2020.101548" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aba8a4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3422" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa89ea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9236-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diehl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/529489" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sunyaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revnivtsev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sazonov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molkov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066230" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Petrucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadolle Bel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sizun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.05.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTNLNKBX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053068" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Roques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Ballmoos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bazzano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Natalucci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ubertini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadro Mereghetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.325.0023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00157641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Petrucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>