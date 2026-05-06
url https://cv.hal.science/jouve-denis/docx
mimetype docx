--- v1 (2026-03-27)
+++ v2 (2026-05-06)
@@ -100,405 +100,405 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Ponce Solé (dir.), Acicates (nudges), buen gobierno y buena administración. Aportaciones de las ciencias conductuales, nudging y sectores público y privado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit public comparé - Comparative Public Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la pratique des rites des administrativistes à l'étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoji André Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mimms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28, pp.1432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05188212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">J. Ponce Solé (dir.), Acicates (nudges), buen gobierno y buena administración. Aportaciones de las ciencias conductuales, nudging y sectores público y privado</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.2057</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05415336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction du terme espagnol fomento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit public comparé - Comparative Public Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/droit-public-compare.786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...96 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Traduction du terme espagnol fomento</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des actes du colloque sur « Les récentes thèses en droit public comparé et étranger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit public comparé - Comparative Public Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5, </w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, 10.35562/droit-public-compare.440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -990,2515 +990,2524 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 152 (4), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rffp.152.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit public économique (2/2) - Chronique Sous la direction de Jean-Christophe Videlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état d'alerte : la centralisation des pouvoirs face au Covid-19 en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation privative du domaine public en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02412739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des actes du colloque sur l’actualité des thèses en droit public comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02412747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation privative du domaine public en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.947</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit public économique (2/2) - Chronique Sous la direction de Jean-Christophe Videlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'utilisation privative du domaine public en Espagne</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit public économique (2/2) - Chronique Sous la direction de Jean-Christophe Videlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le combat en cage : la confrontation entre le Mixed Martial Art et le droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02412761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovering Unlawful and Incompatible Aids by National Courts: Scott and Kimberly Clark Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European State Aid Law Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02412752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit public économique (2/2) - Chronique Sous la direction de Jean-Christophe Videlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chronique de droit public économique 2128 (20)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banalisation du régime de la prescription quadriennale (note sous CE, 5 décembre 2014, Commune de Scionzier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, comm. 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPIC : La Cour de justice de l'Union européenne valide le raisonnement du Tribunal et de la Commission qualifiant d'aide d'État incompatible la garantie illimitée implicite apportée par le statut d'EPIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.199-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un candidat encombrant à une délégation de service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.89-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l'opposition à la suite de la révision constitutionnelle de 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides et fiscalité de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 05, pp.947</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.864-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...374 lines deleted...]
-                <w:t xml:space="preserve">EPIC : La Cour de justice de l'Union européenne valide le raisonnement du Tribunal et de la Commission qualifiant d'aide d'État incompatible la garantie illimitée implicite apportée par le statut d'EPIC</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous CJUE, 4 avril 2014, aff. C 559/12 P, République française c/ Commission européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.199-201</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CJUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des mutations du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde n° 2 : Succès/Recul des sanctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romélien Colavitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grabias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde n° 1 : Unité/diversité des sanctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grabias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aides publiques économiques : stade suprême du désengagement de l’Etat dans l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit (public économique) du monde d’après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legitech, pp.69, 2023, 2919814761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit administratif vu de l’autre côté de la frontière. Le point de vue des droits administratifs étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux confins du droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, 2023, 9782370323941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorités administratives indépendantes et sanctions administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sanctions administratives : identité(s), pouvoir(s), contrôle(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cergy-Pontoise, pp.89, 2023, 9791095303312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du droit de l’Union européenne sur les compétences des collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes 1 et 2 de la décentralisation. Les transferts de compétences de l'État vers les collectivités territoriales. 40 ans de déplacement des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-049808-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la deuxième partie. Actions et logiques à l’œuvre d’hier à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les épidémies au prisme des SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives contemporaines, pp.95, 2022, 9782813004659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement économique et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités territoriales et protection de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aides à l’immobilier d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aides économiques locales : de quel droit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle juridictionnel du droit souple en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justiciabilité du droit souple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02412734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La persistance des règlementations économiques : le cas de l'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réglementation de l'économie : persistance ou renouveau : éléments de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.203-212, 2016, 978-2-7110-2429-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917967v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04443495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit public des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis, 2e édition, pp.XII-303, 2023, Objectif droit. Cours, 978-2-7110-3943-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04757182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey-Pierre So'O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Deraedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et martin, 2023, 978-2-84934-754-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04936743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit public des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LexisNexis, 2e édition, pp.XII-303, 2023, Objectif droit. Cours, 978-2-7110-3943-2</w:t>
+              <w:t xml:space="preserve">LexisNexis, pp.XII-289, 2020, 978-2-7110-3186-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Science et droit</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02953101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel du droit souple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Mare et martin, 2023, 978-2-84934-754-6</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...122 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3508,650 +3517,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien construire… le plan de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La thèse en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Tunis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thèse en droit administratif et le droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La thèse en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Tunis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure de demande en appréciation de régularité dans son contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur la demande en appréciation de régularité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité augmentée et free floating : les nouveaux enjeux de la police et du domaine public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités territoriales et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des aides d’Etat : outil de lutte contre les inégalités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Union européenne et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit administratif selon Star Trek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat autour du livre de Fabrice Defferard, Le droit selon Star Trek, Université Reims Champagne Ardenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pokémon Go et la police administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Burkini et Pokémon Go - L'actualité de la police administrative, Université Reims Champagne-Ardenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aides publiques et fiscalité de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et concurrence : Quel cadre juridique pour l’action publique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherches en Droit Public Economique (GRDPE); Centre de recherches juridiques de Grenoble (CRJ), Apr 2014, Grenoble, France. pp.864-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01994409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du dialogue à l'instrumentalisation réciproque des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres du CRJ 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Mar 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4161,153 +4170,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour de cassation inaugure la demande d’avis consultatif à la Cour européenne des droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée en vigueur du Protocole n° 16 et de son système d’avis consultatif : quelles implications pour le système européen de protection des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4317,114 +4326,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge national et le droit des aides d'Etat : étude de droit comparé franco-espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013GREND001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01200764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4571,51 +4580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Andr&#233; Harada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mimms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05521207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05521198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/droit-public-compare.786" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pr&#233;v&#233;dourou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coleman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grabias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;lien Colavitti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Pierre So'O" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deraedt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01200764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GREND001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05521207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188212v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Andr&#233; Harada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mimms" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05521198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/droit-public-compare.786" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pr&#233;v&#233;dourou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.152.0055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coleman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;lien Colavitti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grabias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Pierre So'O" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deraedt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897464v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01200764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GREND001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>