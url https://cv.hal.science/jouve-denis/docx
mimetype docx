--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -428,3086 +428,3403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des actes du colloque sur « Les récentes thèses en droit public comparé et étranger »</w:t>
+                <w:t xml:space="preserve">Introduction du dossier spécial sur les privatisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit public comparé - Comparative Public Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/droit-public-compare.746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des actes du colloque sur « Les récentes thèses en droit public comparé et étranger »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit public comparé - Comparative Public Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, 10.35562/droit-public-compare.440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt et les limites des partenariats publics-privés pour le financement des dispositifs innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal de Droit de la Santé et de l’Assurance Maladie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l’ouvrage de Luis Medina Alcoz, Historia del derecho administrativo español (Marcial Pons, Madrid, 2022, 535 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State aid law and national enforcement: An overview of EU and national case law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Competitions State aid &amp; National enforcement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d'ouvrages étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jacquemet-Gauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Michalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Prévédourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 4, p. 787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04209175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aides publiques de soutien à l’économie en contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid et aides locales : une crise sans révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du droit des aides d’Etat pour sortir de la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 152 (4), pp.55-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rffp.152.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit public économique (2/2) - Chronique Sous la direction de Jean-Christophe Videlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état d'alerte : la centralisation des pouvoirs face au Covid-19 en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation privative du domaine public en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02412739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des actes du colloque sur l’actualité des thèses en droit public comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02412747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit public économique (2/2) - Chronique Sous la direction de Jean-Christophe Videlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation privative du domaine public en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 05, pp.947</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02450622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit public économique (2/2) - Chronique Sous la direction de Jean-Christophe Videlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit public économique (2/2) - Chronique Sous la direction de Jean-Christophe Videlin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le combat en cage : la confrontation entre le Mixed Martial Art et le droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le combat en cage : la confrontation entre le Mixed Martial Art et le droit français</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02412761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovering Unlawful and Incompatible Aids by National Courts: Scott and Kimberly Clark Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European State Aid Law Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02412752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit public économique (2/2) - Chronique Sous la direction de Jean-Christophe Videlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016, Chronique de droit public économique 2128 (20)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banalisation du régime de la prescription quadriennale (note sous CE, 5 décembre 2014, Commune de Scionzier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, comm. 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIC : La Cour de justice de l'Union européenne valide le raisonnement du Tribunal et de la Commission qualifiant d'aide d'État incompatible la garantie illimitée implicite apportée par le statut d'EPIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un candidat encombrant à une délégation de service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits de l'opposition à la suite de la révision constitutionnelle de 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aides et fiscalité de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.864-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sous CJUE, 4 avril 2014, aff. C 559/12 P, République française c/ Commission européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CJUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des mutations du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écoconditionnalité des aides publiques économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'obsolescence programmée du droit (public) économique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legitech, pp.157, 2025, Droit et économie, 291982600X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides publiques économiques : stade suprême du désengagement de l’Etat dans l’économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit (public économique) du monde d’après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legitech, pp.69, 2023, 2919814761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04937015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit administratif vu de l’autre côté de la frontière. Le point de vue des droits administratifs étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux confins du droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, 2023, 9782370323941</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04937009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorités administratives indépendantes et sanctions administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sanctions administratives : identité(s), pouvoir(s), contrôle(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy-Pontoise, pp.89, 2023, 9791095303312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04937019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du droit de l’Union européenne sur les compétences des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes 1 et 2 de la décentralisation. Les transferts de compétences de l'État vers les collectivités territoriales. 40 ans de déplacement des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-049808-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04937013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la deuxième partie. Actions et logiques à l’œuvre d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les épidémies au prisme des SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives contemporaines, pp.95, 2022, 9782813004659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04937022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement économique et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectivités territoriales et protection de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides à l’immobilier d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les aides économiques locales : de quel droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel du droit souple en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justiciabilité du droit souple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02412734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La persistance des règlementations économiques : le cas de l'Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réglementation de l'économie : persistance ou renouveau : éléments de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.203-212, 2016, 978-2-7110-2429-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides locales aux entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.726</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides locales aux entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.Fasc. 725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde n° 2 : Succès/Recul des sanctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romélien Colavitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde n° 1 : Unité/diversité des sanctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Grabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416847v1</w:t>
-              </w:r>
-[...651 lines deleted...]
-                <w:t xml:space="preserve">hal-01917967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit public des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 2e édition, pp.XII-303, 2023, Objectif droit. Cours, 978-2-7110-3943-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04757182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey-Pierre So'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deraedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et martin, 2023, 978-2-84934-754-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04936743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit public des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, pp.XII-289, 2020, 978-2-7110-3186-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02953101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle juridictionnel du droit souple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3517,650 +3834,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien construire… le plan de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La thèse en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Tunis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thèse en droit administratif et le droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La thèse en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Tunis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure de demande en appréciation de régularité dans son contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur la demande en appréciation de régularité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité augmentée et free floating : les nouveaux enjeux de la police et du domaine public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités territoriales et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des aides d’Etat : outil de lutte contre les inégalités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Union européenne et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit administratif selon Star Trek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat autour du livre de Fabrice Defferard, Le droit selon Star Trek, Université Reims Champagne Ardenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pokémon Go et la police administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Burkini et Pokémon Go - L'actualité de la police administrative, Université Reims Champagne-Ardenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aides publiques et fiscalité de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et concurrence : Quel cadre juridique pour l’action publique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherches en Droit Public Economique (GRDPE); Centre de recherches juridiques de Grenoble (CRJ), Apr 2014, Grenoble, France. pp.864-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01994409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du dialogue à l'instrumentalisation réciproque des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres du CRJ 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches juridiques de Grenoble (CRJ), Mar 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4170,153 +4487,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour de cassation inaugure la demande d’avis consultatif à la Cour européenne des droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée en vigueur du Protocole n° 16 et de son système d’avis consultatif : quelles implications pour le système européen de protection des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04937037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4326,114 +4643,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge national et le droit des aides d'Etat : étude de droit comparé franco-espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GREND001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01200764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4580,51 +4897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05521207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188212v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Andr&#233; Harada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mimms" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05521198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/droit-public-compare.786" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pr&#233;v&#233;dourou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.152.0055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coleman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;lien Colavitti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grabias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Pierre So'O" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deraedt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953101v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897464v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01200764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GREND001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05521207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188212v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Andr&#233; Harada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mimms" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05415336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05521198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/droit-public-compare.786" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/droit-public-compare.746" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pr&#233;v&#233;dourou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rffp.152.0055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04443495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bousquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chambon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coleman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;lien Colavitti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grabias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Pierre So'O" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deraedt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01917973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01200764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GREND001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>