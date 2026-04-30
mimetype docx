--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -543,411 +543,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05377379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de l'enseignement hybride en langues : un exemple du programme Nexus (Université de Montpellier Paul-Valéry) et du projet Hablo Fr@ncés (Mexique, Bolivie, et...)</w:t>
+                <w:t xml:space="preserve">Approches hybrides pour l'enseignement et l'apprentissage des langues : des exemples du français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Rencontre nationale des professeurs de français du Venezuela (AVENPROF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVENPROF; Ambassade de France au Venezuela; Alliance française de Caracas, Sep 2024, Caracas, Venezuela</w:t>
+              <w:t xml:space="preserve">Les journées de la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Saints Cyrile et Méthode; Institut français de Skopje; Ambassade de France en Macédoine du Nord, Mar 2024, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314983v1</w:t>
+                <w:t xml:space="preserve">hal-05315037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre la prononciation en ligne : stratégies et outils numériques pour favoriser l’agentivité et l’engagement des apprenants en FLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Dalle</w:t>
+                <w:t xml:space="preserve">Effets de l'enseignement hybride en LANSAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despoina Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Cinq années de transformations de l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NCU; Université Gustave Eiffel; Agence nationale de la recherche, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618576v1</w:t>
+                <w:t xml:space="preserve">halshs-05342312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du numérique sur l’enseignement-apprentissage de l’oralité en FLE : l’exemple du dispositif numérique Bolivia Habla Fr@ncés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner et apprendre la prononciation en ligne : stratégies et outils numériques pour favoriser l’agentivité et l’engagement des apprenants en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEFP 2024 : 3ème Colloque international sur l'enseignement du français parlé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cerrahpasha Istanbul; Université de Lorraine; Université de Rouen; Université de Marmara Istanbul, Oct 2024, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314973v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches hybrides pour l'enseignement et l'apprentissage des langues : des exemples du français langue étrangère</w:t>
+                <w:t xml:space="preserve">Impact du numérique sur l’enseignement-apprentissage de l’oralité en FLE : l’exemple du dispositif numérique Bolivia Habla Fr@ncés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de la francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Saints Cyrile et Méthode; Institut français de Skopje; Ambassade de France en Macédoine du Nord, Mar 2024, Skopje, Macedonia</w:t>
+              <w:t xml:space="preserve">CIEFP 2024 : 3ème Colloque international sur l'enseignement du français parlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cerrahpasha Istanbul; Université de Lorraine; Université de Rouen; Université de Marmara Istanbul, Oct 2024, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315037v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'enseignement hybride en LANSAD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes de l'enseignement hybride en langues : un exemple du programme Nexus (Université de Montpellier Paul-Valéry) et du projet Hablo Fr@ncés (Mexique, Bolivie, et...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinq années de transformations de l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NCU; Université Gustave Eiffel; Agence nationale de la recherche, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIII Rencontre nationale des professeurs de français du Venezuela (AVENPROF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVENPROF; Ambassade de France au Venezuela; Alliance française de Caracas, Sep 2024, Caracas, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05342312v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner la flexion verbale du macédonien ?</w:t>
               </w:r>
@@ -1222,51 +1222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrider pour mieux accompagner en LANSAD : l'exemple du projet Nexus de l'Université Paul-Valéry Montpellier 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1574,178 +1574,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycler pour créer des ressources pédagogiques à partir d'une approche active : travail sur les données et leur usage sur Moodle</w:t>
+                <w:t xml:space="preserve">Des compétences (pas si) nouvelles pour les professeurs en temps de crise : un exemple d'enseignement du FLE à l'Alliance française des Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célie Bollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps Numérique International (PNI6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">Distances apprivoisées. L’enseignement confiné des langues étrangères.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569463v1</w:t>
+                <w:t xml:space="preserve">halshs-02872874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des compétences (pas si) nouvelles pour les professeurs en temps de crise : un exemple d'enseignement du FLE à l'Alliance française des Philippines</w:t>
+                <w:t xml:space="preserve">Recycler pour créer des ressources pédagogiques à partir d'une approche active : travail sur les données et leur usage sur Moodle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célie Bollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances apprivoisées. L’enseignement confiné des langues étrangères.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Printemps Numérique International (PNI6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02872874v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Immersion linguistique en contexte numérique : Apprentissages des langues par les réseaux sociaux – le cas de Facebook</w:t>
               </w:r>
@@ -1863,174 +1863,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlexiMac 1.1. - Conjugueur automatique des verbes macédoniens</w:t>
+                <w:t xml:space="preserve">Les préverbes macédoniens et leurs équivalents en français : étude contrastive des modes d'expression de l'aspect dans une perspective didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. pp.7009 - 7009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162707009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01383259v1</w:t>
+                <w:t xml:space="preserve">halshs-01386941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préverbes macédoniens et leurs équivalents en français : étude contrastive des modes d'expression de l'aspect dans une perspective didactique</w:t>
+                <w:t xml:space="preserve">FlexiMac 1.1. - Conjugueur automatique des verbes macédoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20162707009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01386941v1</w:t>
+                <w:t xml:space="preserve">halshs-01383259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maslov's legacy in Macedonian aspectology : the boundaries of the verbal action</w:t>
               </w:r>
@@ -2974,52 +2974,61 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrystelle Burban; Christian Lagarde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'École, instrument de sauvetage des langues menacées ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Perpignan, 2007, 978-2-35412-018-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan; Presses universitaires de Perpignan, pp.97-107, 2007, 978-2-35412-018-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.31252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02782753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -3040,240 +3049,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement/apprentissage du français dans les Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovan Kostov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lingue d’Europa e del Mediterraneo, Giovanni Agresti; Henri Giordan, 9791259941992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03294165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'Est, du nouveau? La (re)production d'identités collectives et les questions linguistiques dans l'Europe post-communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Ksenija Djordjević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Volle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Ockova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2-7475-9766-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3283,215 +3292,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodle : comment mettre en place une évaluation avec l’outil Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://numelang.hypotheses.org/177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodle : comment mettre en place une évaluation avec l’activité Devoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://numelang.hypotheses.org/144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodle et H5P : Outils et astuces pour évaluer l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://numelang.hypotheses.org/113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3501,250 +3510,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier « Diversité Linguistique et TAL » (DiLiTAL 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Atta-Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Agnaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ansar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Bouhjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Boulaknadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique de Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2016, volume 09 : ELTAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šmilauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kostov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. 09, , 2016, ELTAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01392220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3812,51 +3821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E417CF51"/>
+    <w:nsid w:val="4133A640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3960,51 +3969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB875878"/>
+    <w:nsid w:val="F17A7A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4194,51 +4203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jovan-kostov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3586-0273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195813154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Learning_management_system" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Enseignement_des_langues_%C3%A9trang%C3%A8res_par_ordinateur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dipralang.www.univ-montp3.fr/fr/annuaire_recherche/jovan-kostov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://numelang.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05455124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Stefanou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tovar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Bollen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chae-Yeon Bournel-Bosson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5263" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411641v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imj.ukim.edu.mk/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ksenija Djordjevi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Volle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ockova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pashchenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20540" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Atta-Allah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Agnaou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ansar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhjar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulaknadel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;milauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jovan-kostov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3586-0273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195813154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Learning_management_system" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Enseignement_des_langues_%C3%A9trang%C3%A8res_par_ordinateur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dipralang.www.univ-montp3.fr/fr/annuaire_recherche/jovan-kostov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://numelang.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05455124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Stefanou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tovar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Bollen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chae-Yeon Bournel-Bosson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5263" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411641v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imj.ukim.edu.mk/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.31252" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ksenija Djordjevi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Volle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ockova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pashchenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Atta-Allah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Agnaou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ansar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhjar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulaknadel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;milauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>