--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,3766 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3714 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.62790697674px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jovan Kostov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en linguistique et didactique du FLE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jovan-kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3586-0273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195813154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=6YLGqL8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Didactique de la grammaire, analyse contrastive dans une perspective de didactique du français et d'autres langues ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie pédagogique / Ingénierie de la formation (FLE/FOS/FOU/autres langues) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnements numériques et outils informatiques pour l'enseignement / apprentissage des langues, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Moodle), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALAO/ELAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de recherches (pratiques pédagogiques du numérique en langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue première comme tiers médiateur : étude des gestes tutoraux dans le dispositif Bolivia Habla Fr@ncés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche transdisciplinaire des contacts de langues médiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier Paul-Valéry, Feb 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions institutionnelles et transformations curriculaires dans l’enseignement de la didactique du FLE à l’Université de Montpellier Paul-Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du français langue étrangère (ASDIFLE); Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05455124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et évaluer l’oralité via le dispositif numérique « Bolivia Habla Fr@ncés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse; Université d'Orléans; Université de Besançon - Franche-Comté; CNRS; INALCO, Nov 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05377379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre la prononciation en ligne : stratégies et outils numériques pour favoriser l’agentivité et l’engagement des apprenants en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique sur l’enseignement-apprentissage de l’oralité en FLE : l’exemple du dispositif numérique Bolivia Habla Fr@ncés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEFP 2024 : 3ème Colloque international sur l'enseignement du français parlé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cerrahpasha Istanbul; Université de Lorraine; Université de Rouen; Université de Marmara Istanbul, Oct 2024, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de l'enseignement hybride en langues : un exemple du programme Nexus (Université de Montpellier Paul-Valéry) et du projet Hablo Fr@ncés (Mexique, Bolivie, et...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Rencontre nationale des professeurs de français du Venezuela (AVENPROF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVENPROF; Ambassade de France au Venezuela; Alliance française de Caracas, Sep 2024, Caracas, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches hybrides pour l'enseignement et l'apprentissage des langues : des exemples du français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Saints Cyrile et Méthode; Institut français de Skopje; Ambassade de France en Macédoine du Nord, Mar 2024, Skopje, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'enseignement hybride en LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina Stefanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinq années de transformations de l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NCU; Université Gustave Eiffel; Agence nationale de la recherche, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05342312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider pour mieux accompagner en LANSAD : l'exemple du projet Nexus de l'Université Paul-Valéry Montpellier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina Stefanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANACLES 2023 - Congrès du Rassemblement National des Centres de Langues de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure de Lyon, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment enseigner la flexion verbale du macédonien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilexgram 2023 - Lexique et grammaire en usage : données et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 4582 - ReSo (Recherches sur les Suds et les Orients) - Université Paul-Valéry Montpellier 3; UMR 5263 - CLLE (Cognition, Langues, Langage, Ergonomie) - CNRS et Université Jean Jaurès Toulouse, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04280354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du tutorat dans la conception d’un dispositif d’enseignement/apprentissage d’une langue en ligne : le cas de Bolivia Habla Fr@ncés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 - Lumière; ADCUEFE, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04141103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rétroaction comme discours de médiation grammaticale : le cas des dispositifs numériques d'enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles ressources linguistiques pour l’enseignement du français et des langues ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille; Université Savoie Mont Blanc, Oct 2023, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04231622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques pour la mise en place d'un dispositif d'enseignement hybride en langues : le cas de Hablo fr@ncés et de Bolivia habla fr@ncés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; LHUMAIN - Langages HUmanités Médiations Apprentissages Interactions Numérique, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04122138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation et enseignement des langues : une application possible pour le macédonien langue étrangère et seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les études macédoniennes : une discipline rare »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et usages de la consigne dans les dispositifs numériques d'enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La consigne, un agent double : entre conception et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Nanterre; Université Paul-Valéry Montpellier 3, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03271635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consigne technopédagogique : analyse d'un type discursif dans une perspective d'enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA 2021 - Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03386496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Граматички маркери на прекажаноста во македонскиот, во францускиот и во шпанскиот јазик: осврт кон некои глаголски времиња и начини</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIII меѓународна научна конференција на Меѓународниот семинар за македонски јазик, литература и култура</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Универзитет „Св. Кирил и Методиј“ Скопје, Sep 2021, Охрид, Macedonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compétences (pas si) nouvelles pour les professeurs en temps de crise : un exemple d'enseignement du FLE à l'Alliance française des Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célie Bollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances apprivoisées. L’enseignement confiné des langues étrangères.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycler pour créer des ressources pédagogiques à partir d'une approche active : travail sur les données et leur usage sur Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps Numérique International (PNI6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Immersion linguistique en contexte numérique : Apprentissages des langues par les réseaux sociaux – le cas de Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité linguistique et culturelle, appropriations, réceptions. Francophonies, formations à distance, migrances. Réflexions épistémologiques et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DYNADIV, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes de mouvement en macédonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « L’expression du mouvement dans les langues slaves : aspects sémantiques, syntaxiqueset pragmatiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne; CeLiSo -, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préverbes macédoniens et leurs équivalents en français : étude contrastive des modes d'expression de l'aspect dans une perspective didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. pp.7009 - 7009, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162707009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiMac 1.1. - Conjugueur automatique des verbes macédoniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maslov's legacy in Macedonian aspectology : the boundaries of the verbal action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Heritage of Yuri Maslov : Linguistic Ideas and their Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'État de Saint-Pétersbourg, Nov 2014, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marquage différentiel de l'objet en tant qu'universel linguistique : le cas du macédonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLDOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MoDyCo (UMR 7114 – CNRS/Université Paris Ouest Nanterre/Université Paris Descartes), Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment et apprentissage des langues : quand le numérique donne la parole aux apprenants du FLE débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aaz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05425950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de ressources pédagogiques pour le FLE : quelle synergie entre l’IAG, le TAL et Moodle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLES : Recherches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L’intelligence artificielle générative pour l’enseignement du FLE, 4 (1), https://www.ouvroir.fr/dfles/index.php?id=1638. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/dfles.1638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05137658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer un climat de confiance dans un cours de français sur objectifs universitaires sur Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chae-Yeon Bournel-Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Confiance, reliance et apprentissage des langues dans l’enseignement supérieur, 37 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) et précarité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Harrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et précarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-32, 2025, 9782813005632. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques de précarisation dans la mise en place d’un dispositif numérique d’enseignement-apprentissage du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et précarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.173-184, 2025, 9782813005632. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues transsibériens entre un mage du TAL et un fakir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des langues calculables à l'homme incalculable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.61-74, 2021, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03517762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">На с'т п'н'гон</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ај шо лафиш. Изреки и фрази што се слушале и слушаат во Гевгелија.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Библиотека „Гоце Делчев“, 2020, 9786084802266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03411641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Корпус и отворен софтвер за автоматска обработка на македонскиот јазик: примери од Gate Developper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Снежана Велковска; Снежана Веновска-Антевска; Олгица Додевска-Михалјовска; Катица Топлиска-Евроска; Фани Стефановска-Ристеска. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Јазикот наш денешен</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Институт за македонски јазик „Крсте Мисирков“ - Скопје</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-146, 2016, Зборник на трудови од научниот собир „Јазичната слика на светот“ одржан на 23-24 април 2015 година, 9786082200392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02614408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique pour enseigner et diffuser les langues minoritaires en Macédoine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrystelle Burban; Christian Lagarde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'École, instrument de sauvetage des langues menacées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan; Presses universitaires de Perpignan, pp.97-107, 2007, 978-2-35412-018-4. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.31252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02782753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement/apprentissage du français dans les Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenija Djordjević Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lingue d’Europa e del Mediterraneo, Giovanni Agresti; Henri Giordan, 9791259941992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03294165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'Est, du nouveau? La (re)production d'identités collectives et les questions linguistiques dans l'Europe post-communiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Ksenija Djordjević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Ockova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7475-9766-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moodle : comment mettre en place une évaluation avec l’outil Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://numelang.hypotheses.org/177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moodle : comment mettre en place une évaluation avec l’activité Devoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://numelang.hypotheses.org/144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moodle et H5P : Outils et astuces pour évaluer l’oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://numelang.hypotheses.org/113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier « Diversité Linguistique et TAL » (DiLiTAL 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Atta-Allah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Agnaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ansar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Bouhjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Boulaknadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles (DILITAL'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Orléans, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2016, volume 09 : ELTAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Šmilauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovan Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence conjointe JEP-TALN-RECITAL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. 09, , 2016, ELTAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3821,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4133A640"/>
+    <w:nsid w:val="733DC97E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3969,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F17A7A17"/>
+    <w:nsid w:val="1DF6552A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4203,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jovan-kostov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3586-0273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195813154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Learning_management_system" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Enseignement_des_langues_%C3%A9trang%C3%A8res_par_ordinateur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dipralang.www.univ-montp3.fr/fr/annuaire_recherche/jovan-kostov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://numelang.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05455124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Stefanou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tovar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Bollen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chae-Yeon Bournel-Bosson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096503v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5263" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411641v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imj.ukim.edu.mk/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.31252" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ksenija Djordjevi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Volle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ockova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pashchenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Atta-Allah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Agnaou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ansar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhjar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulaknadel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;milauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jovan-kostov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3586-0273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195813154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6YLGqL8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Learning_management_system" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Enseignement_des_langues_%C3%A9trang%C3%A8res_par_ordinateur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dipralang.www.univ-montp3.fr/fr/annuaire_recherche/jovan-kostov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://numelang.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kostov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05455124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dalle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Stefanou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tovar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04141103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Bollen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.1638" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chae-Yeon Bournel-Bosson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5908" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Harrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imj.ukim.edu.mk/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.31252" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03294165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Djordjevi&#263; L&#233;onard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ksenija Djordjevi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ockova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pashchenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20540" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Atta-Allah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Agnaou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ansar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhjar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulaknadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;milauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>