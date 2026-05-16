--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -234,2903 +234,2903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of phantom upper limb mobility encourage phantom-mobility-based prosthesis control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phantom Sensations Influenced by Global and Local Modifications of the Prosthetic Socket as a Potential Solution for Natural Somatosensory Feedback During Walking: A Preliminary Study of a Single Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Liszez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33643-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Rehabilitation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.803912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fresc.2022.803912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913708v1</w:t>
+                <w:t xml:space="preserve">hal-05561070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom-Mobility-Based Prosthesis Control in Transhumeral Amputees Without Surgical Reinnervation: A Preliminary Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of phantom upper limb mobility encourage phantom-mobility-based prosthesis control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Touillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Peultier-Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amelie Touillet</w:t>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.15459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405906v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phantom-mobility-based prosthesis control in transhumeral amputees without surgical reinnervation: a preliminary study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne de Montalivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2018.00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully printed all-polymer tattoo/textile electronics for electromyography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Bihar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Ismailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible and Printed Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (3), pp.034004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2058-8585/aadb56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Phantom Finger, Hand, Wrist and Elbow Voluntary Gestures in Transhumeral Amputees with sEMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (1), pp.68-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2563222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability and the sense of embodiment in amputees using prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Gouzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Vignemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.4999 - 4999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-05094-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet-Printed PEDOT:PSS Electrodes on Paper for Electrocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Bihar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.201601167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Printed Electrodes on Stretchable Textiles for Long-Term Electrophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Bihar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Ismailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Isik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admt.201600251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible and skin-conformable inkjet-printed multi-electrodes array for recording of neuromuscular activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (12), pp.1462-1470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.201600108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phantom hand and wrist movements in upper limb amputees are slow but naturally controlled movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Coyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 312, pp.48-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Corticospinal Projections from Human Supplementary Motor Area Revealed by Corticomuscular Coherence during Precise Grip Force Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">TMS reveals a direct influence of spinal projections from human SMAp on precise force production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Entakli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille B Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060291.t001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.132 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453472v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMS reveals a direct influence of spinal projections from human SMAp on precise force production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Corticospinal Projections from Human Supplementary Motor Area Revealed by Corticomuscular Coherence during Precise Grip Force Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Entakli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille B Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e60291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060291.t001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.12392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01453467v1</w:t>
+                <w:t xml:space="preserve">hal-01453472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing for a motor perturbation: early implication of primary motor and somatosensory cortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Frolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (2), pp.575 - 587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.20526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00463371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing for a motor perturbation: Early implication of primary motor and somatosensory cortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Frolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30, pp.575 - 587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.20526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level of dexterity: differential contributions of frontal and parietal areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Galléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pailhous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, pp.1271-1274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Cognitive and Sensorimotor Functions in the Motor Cortex: Evidence from the Preparatory Motor Sets Anticipating a Perturbation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Awareness of muscular force during movement production: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Galléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pailhous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/REVNEURO.2004.15.5.371⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.1357 - 1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454683v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness of muscular force during movement production: an fMRI study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Interactions Between Cognitive and Sensorimotor Functions in the Motor Cortex: Evidence from the Preparatory Motor Sets Anticipating a Perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pailhous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.11.009⟩</w:t>
+              <w:t xml:space="preserve">Reviews in the Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.371 - 382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/REVNEURO.2004.15.5.371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453798v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Evidence for a Binding between Cognitive and Motor Functions in Humans: A TMS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pailhous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (8), pp.1207-1216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/089892903322598157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of short-term adaptation of saccadic gaze amplitude on hand-pointing movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Kröller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Prablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pélisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 124, pp.351-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s002210050632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialization of left auditory cortex for speech perception in Man depends on temporal coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liegeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9, pp.484-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications in the end positions of arm movements following short term saccadic adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pélisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Prablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 6, pp.1733-1736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misdirections in slow, goal-directed arm movements are not primarily visually based</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Sittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J J Denier van Der Gon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 99, pp.464-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation dependent misalignments in a visual alignment task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Sittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 34, pp.2195 - 2203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0042-6989(94)90102-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3140,154 +3140,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary phantom hand and finger movements in transhumeral amputees could be used to naturally control polydigital prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Rehabilitation Robotics (ICORR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, France. pp.1239-1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3297,310 +3297,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroplasticité après amputation : Phénomènes fonctionnels et conséquences pour la réadaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozina B de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Plasticité cérébrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauramps Medical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-121, 2017, Acquisitions en médecine physique et de réadaptation, ISBN 979-1-03030-110-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Title: Phantom sensations as an intrinsic mechanism for restoring lower-limb somatosensory feedback during prosthetic gait: Study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Touillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozina B de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Herbe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05528257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gait of lower limb amputees: Unusual time-course of vertical ground reaction forces of the intact limb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozina de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Calistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528257v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3747,51 +3865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04741587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bachini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pxr.0000000000000377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Peultier-Celli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33643-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Montalivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Touillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00164" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bihar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Roberts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Herve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/aadb56" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Martinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2563222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gouzien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Vignemont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Martinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B de Graaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05094-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201601167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Isik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201600251" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Roberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiocchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600108" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQB91NV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Entakli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B Bonnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060291.t001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12392" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Frolov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20526" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B Nazarian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gall&#233;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard Bonnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pailhous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/REVNEURO.2004.15.5.371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.11.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892903322598157" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kr&#246;ller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prablanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E98A56E6CCD1FFDF897C4F551E51719E543F3F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liegeois-Chauvel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B de Graaf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Sittig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Denier van Der Gon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Sittig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90102-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B65CE9A23EBADF50EC76D2E024DC9944D086140/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://J. Froger, I Laffont, A Dupeyron, S Perrey, M Julia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pierret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04741587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bachini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Touillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pxr.0000000000000377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Liszez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2022.803912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Peultier-Celli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33643-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Montalivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Touillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bihar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Herve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/aadb56" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Martinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2563222" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gouzien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Vignemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Martinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B de Graaf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05094-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201601167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Isik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201600251" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Roberts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiocchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQB91NV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Coyle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2015.11.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Entakli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B Bonnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060291.t001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Frolov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20526" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B Nazarian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gall&#233;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard Bonnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pailhous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.11.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/REVNEURO.2004.15.5.371" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Camus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892903322598157" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kr&#246;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prablanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#233;lisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050632" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E98A56E6CCD1FFDF897C4F551E51719E543F3F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liegeois-Chauvel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B de Graaf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Sittig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Denier van Der Gon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Sittig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0042-6989(94)90102-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B65CE9A23EBADF50EC76D2E024DC9944D086140/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://J. Froger, I Laffont, A Dupeyron, S Perrey, M Julia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herbe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pierret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05551993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina de Graaf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nadeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Calistri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>