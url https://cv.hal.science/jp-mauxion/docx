--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -725,295 +725,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SlKIX8 and SlKIX9 are negative regulators of leaf and fruit growth in tomato</w:t>
+                <w:t xml:space="preserve">Solanum lycopersicum CLASS-II KNOX genes regulate fruit anatomy via gibberellin-dependent and independent pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Swinnen</w:t>
+                <w:t xml:space="preserve">Amit Shtern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Keren-Keiserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca de Clercq</w:t>
+                <w:t xml:space="preserve">Chihiro Furumizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan van Doorsselaere</w:t>
+                <w:t xml:space="preserve">John Paul Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 188 (1), pp.382-396. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advance online, pp.erac454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554304v1</w:t>
+                <w:t xml:space="preserve">hal-03914510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solanum lycopersicum CLASS-II KNOX genes regulate fruit anatomy via gibberellin-dependent and independent pathways</w:t>
+                <w:t xml:space="preserve">SlKIX8 and SlKIX9 are negative regulators of leaf and fruit growth in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Shtern</w:t>
+                <w:t xml:space="preserve">Gwen Swinnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Keren-Keiserman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Alexandra Baekelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chihiro Furumizu</w:t>
+                <w:t xml:space="preserve">Rebecca de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Paul Alvarez</w:t>
+                <w:t xml:space="preserve">Jan van Doorsselaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Advance online, pp.erac454. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (1), pp.382-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914510v1</w:t>
+                <w:t xml:space="preserve">hal-03554304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex cellular and molecular events determining fruit size</w:t>
               </w:r>
@@ -1901,959 +1901,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ester Cross-Link Profiling of the Cutin Polymer of Wild-Type and Cutin Synthase Tomato Mutants Highlights Different Mechanisms of Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 170 (2), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637507v1</w:t>
+                <w:t xml:space="preserve">hal-05583570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Just</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Fernandez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nprot.2016.143⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638680v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester-crosslink Profiling of the Cutin Polymer of Wild Type and Cutin Synthase Tomato (Solanum lycopersicum L.) Mutants Highlights Different Mechanisms of Polymerization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.2401-2418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2016.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637893v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Ester-crosslink Profiling of the Cutin Polymer of Wild Type and Cutin Synthase Tomato (Solanum lycopersicum L.) Mutants Highlights Different Mechanisms of Polymerization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 164 (2), pp.888-906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 170 (2), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638763v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of intraspecific DNA polymorphism in 'Micro-Tom', a model cultivar of tomato (Solanum lycopersicum).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pct181⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (2), pp.888-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636501v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of intraspecific DNA polymorphism in 'Micro-Tom', a model cultivar of tomato (Solanum lycopersicum).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Nagasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (2), pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pct181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644308v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of vitamin C in tomato through TILLING identification of ascorbate-deficient tomato mutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the role of vitamin C in tomato through TILLING identification of ascorbate-deficient tomato mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (3), pp.309-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2863,91 +2997,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SlCCS52B, an activator of the APC/C complex, regulates fruit shape in Tomato.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,100 +3096,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Thessalonique, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel yield regulators using tomato induced variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,225 +3221,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Angelos K. Kanellis; Mondher Bouzayen, Nov 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-genome editing in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Swinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFOR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-genome editing in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,823 +3454,823 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International worshop on plant genome editing (GENIUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of &amp;lt;em&amp;gt;Mycoplasma hominis&amp;lt;/em&amp;gt; mutants by targeting-induced local lesions in genome (TILLING)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pereyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organization for Mycoplasmology (IOM)., Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato fruit locular tissue differentiation is regulated by a C2H2 transcription factor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Noilhan</w:t>
+                <w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deslous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t>
+              <w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735673v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoshihiro Okabe</w:t>
+                <w:t xml:space="preserve">Tomato fruit locular tissue differentiation is regulated by a C2H2 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734610v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Constance Musseau</w:t>
+                <w:t xml:space="preserve">Identification of a C2H2 implicated in locular tissue differentiation in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t>
+              <w:t xml:space="preserve">COST Action "Quality Fruit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795997v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a C2H2 implicated in locular tissue differentiation in tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joana Jorly</w:t>
+                <w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action "Quality Fruit"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796471v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and first characterization of a tomato gel-less mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruit Structure 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4145,413 +4279,413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaDiBa 2015. International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the identification of genes controlling major traits in tomato through sequencing of Micro-Tom EMS mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,113 +4704,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,301 +4829,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4999,91 +5133,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel fruit size regulators in a tomato yield EMS mutant collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,315 +5236,315 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bordeaux Facility for Tomato Genome Editing (EDITOM)</w:t>
+                <w:t xml:space="preserve">Mutations of SlCCS52A1 or SlCCS52A2 enhance cell division, but reveal distinct roles in plant and fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Bollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR SVA Annual days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, VILLENAVE D'ORNON, France</w:t>
+              <w:t xml:space="preserve">SolRub2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312065v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations of SlCCS52A1 or SlCCS52A2 enhance cell division, but reveal distinct roles in plant and fruit development</w:t>
+                <w:t xml:space="preserve">Bordeaux Facility for Tomato Genome Editing (EDITOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rouyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolRub2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">PEPR SVA Annual days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, VILLENAVE D'ORNON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289732v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5469,113 +5603,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SlCCS52B, an activator of the APC/C complex, regulates fruit shape in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,323 +5724,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of iron availability on tomato fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Izquierdo Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fourcroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Madrid, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of iron availability on tomato fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Izquierdo Alegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fourcroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Angers, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5915,413 +6049,413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Solanaceae conference (SOL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. , 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Organ Growth Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,212 +6474,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGS-TILTOM: Toward the TILLING by Next-Generation Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yec'Han Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilling approach to study the function of two key genes of the ascorbic biosynthesis in EMS tomato mutant plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6590,65 +6724,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Kobe, Japan. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6716,51 +6850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F981F861"/>
+    <w:nsid w:val="C8772A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6947,51 +7081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jp-mauxion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5665-2468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270628606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/225169016785066980245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tourdot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Swinnen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca de Clercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab464" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03914510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shtern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Keren-Keiserman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Furumizu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Alvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4917-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0311-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kobayashi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Nagasaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650242v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099622v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Pauwels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737326v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouy&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Honor&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Izquierdo Alegre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jp-mauxion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5665-2468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270628606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/225169016785066980245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tourdot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03914510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shtern" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Keren-Keiserman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Furumizu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Alvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac454" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Swinnen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca de Clercq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab464" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4917-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0311-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kobayashi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Nagasaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct181" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650242v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Pauwels" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099611v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pold" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouy&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Honor&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Izquierdo Alegre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792700v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>