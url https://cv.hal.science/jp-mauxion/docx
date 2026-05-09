--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -474,278 +474,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endoreduplication in plant organogenesis: a means to boost fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bournonville</w:t>
+                <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kentaro Mori</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advance access publication, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083263v1</w:t>
+                <w:t xml:space="preserve">hal-04183067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoreduplication in plant organogenesis: a means to boost fruit growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tim Blomeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Advance access publication, </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183067v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solanum lycopersicum CLASS-II KNOX genes regulate fruit anatomy via gibberellin-dependent and independent pathways</w:t>
               </w:r>
@@ -1012,64 +1012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex cellular and molecular events determining fruit size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (10), pp.1023-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1103,77 +1103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overproduction of ascorbic acid impairs pollen fertility in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,64 +3050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Thessalonique, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3296,51 +3296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Swinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3408,64 +3408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International worshop on plant genome editing (GENIUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3615,51 +3615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Deslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5266,269 +5266,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations of SlCCS52A1 or SlCCS52A2 enhance cell division, but reveal distinct roles in plant and fruit development</w:t>
+                <w:t xml:space="preserve">Bordeaux Facility for Tomato Genome Editing (EDITOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Bollier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rouyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolRub2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">PEPR SVA Annual days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, VILLENAVE D'ORNON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289732v1</w:t>
+                <w:t xml:space="preserve">hal-05312065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bordeaux Facility for Tomato Genome Editing (EDITOM)</w:t>
+                <w:t xml:space="preserve">Mutations of SlCCS52A1 or SlCCS52A2 enhance cell division, but reveal distinct roles in plant and fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Honoré</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Bollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR SVA Annual days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, VILLENAVE D'ORNON, France</w:t>
+              <w:t xml:space="preserve">SolRub2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312065v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t>
               </w:r>
@@ -5678,64 +5678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6850,51 +6850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8772A77"/>
+    <w:nsid w:val="782ED94F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7081,51 +7081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jp-mauxion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5665-2468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270628606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/225169016785066980245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tourdot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad235" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03914510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shtern" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Keren-Keiserman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Furumizu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Alvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac454" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Swinnen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca de Clercq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab464" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4917-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0311-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kobayashi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Nagasaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct181" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650242v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Pauwels" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099611v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pold" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouy&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Honor&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Izquierdo Alegre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792700v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jp-mauxion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5665-2468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270628606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/225169016785066980245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tourdot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad235" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03914510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shtern" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Keren-Keiserman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Furumizu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Alvarez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac454" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Swinnen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca de Clercq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Doorsselaere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab464" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4917-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0311-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Kobayashi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Nagasaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct181" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650242v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Pauwels" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099611v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pereyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noilhan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pold" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouy&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Honor&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Izquierdo Alegre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792700v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>