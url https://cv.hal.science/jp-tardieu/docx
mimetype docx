--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -7681,51 +7681,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9485,4176 +9485,4107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les revers du commerce négrier entre l'océan Indien et le Rio de la Plata (fin du XVIIIe-début du XIXe siècle)</w:t>
+                <w:t xml:space="preserve">Negros e indios en el obraje de San Ildefonso. Real Audiencia de Quito. 1665-1666</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Indias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (255), pp.527--550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/revindias.2012.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del ‘cafre’ al ‘negro inteligente y orgulloso’: el negro en la Trilogía sucia de La Habana de Pedro Juan Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Hispanic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (7), pp.751--767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/bhs.2012.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés noires colombiennes : de la révolte à l'affirmation civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Intégration/exclusion des minorités à la lumière de l'interculturalité, 36, pp.199-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « Prêtre Jean » au Négus d’Abyssinie. La vision espagnole de l’Éthiopie aux XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114-1, pp.69--98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.1803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El negro de la deshonra en La Araucana de Alonso de Ercilla y Zúñiga (1569-1589)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de Antropología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (41), pp.134--148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résistance des esclaves musulmans dans l’Amérique des Habsbourgs : naissance et développement d’un mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.59309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échec «providentiel» d'une expédition espagnole dans le Sud des Etats-Unis actuels (1537-1537)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hommage à François Duban, 31-32, pp.12-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perlas y piel de azabache. El negro en las pesquerías de las Indias Occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Americanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.91--124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aeamer.2008.v65.i2.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El motín de negros bozales en la Rinconada.Veracruz (Nueva España). 1669</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipiélago. Revista Cultural de Nuestra América</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestión de los esclavos en la hacienda jesuítica de Tumán (Perú. S. XVII-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summa Historiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;métempsycose&amp;quot; des esclaves noirs aux Amériques espagnoles (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 102 (382-383), pp.149--181</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 94 (356-357), pp.195--209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/outre.2007.4293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Negros e indios en el obraje de San Ildefonso. Real Audiencia de Quito. 1665-1666</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Noirs et la construction des fortifications aux Indes occidentales espagnoles (XVI e-XVII e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, L'environnement urbain dans les anciennes cités coloniales. Afrique du Sud, océan Indien, Amériques, Asie, 28, pp.179-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimarrôn-Maroon-Marron, note épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (350-351), pp.237 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/outre.2006.4201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consideraciones acerca de la miseria sexual de la esclavitud (Audiencia de Lima-Perú. Siglo XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios Afroamericanos Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.70-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaciones interétnicas en la zona andina. Época colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista del CESLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.151-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los inicios del &amp;quot;ministerio de negros&amp;quot; en la provincia jesuítica del Paraguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Americanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aeamer.2005.v62.i1.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compra de esclavos por el colegio jesuita de San Pablo Lima (1691-1729)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispania sacra : revista de historia eclesiástica de España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (113), pp.269-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/hs.2004.v56.i113.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'aliénation à la reconstruction identitaire du noir : le vœu poétique de Nicomedes Santa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Actes des journées d'étude d'Histoire économique du Mexique : de l'Indépendance à la Révolution, 27, pp.173-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los esclavos de los jesuitas del Perú en la época de la expulsión (1767)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81, pp.61-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las Casas et le «chemin de Mahomet»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 105 (2), pp.303 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hispa.2003.5161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proyectos de inmigración africana en el Perú (1860-1871)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXVII (1), pp.97-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du requerimento de la Mina do ouro au requerimento du Nouveau Monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 324, pp.97-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la represión del cimarronaje a la represión del tráfico negrero clandestino (1824-1872)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos hispanoamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 641, pp.117-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Bartolomé y Santa Ana : la salud de les afroperuanos en Lima a fines de la colonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín del Instituto Riva-Agüero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29, pp.159-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El esclavo como valor en las Américas españolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iberoamericana. América Latina. España. Portugal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (7), pp.59-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traite et esclavage aux Amériques espagnoles. Évolution dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique des Mascareignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Contributions à l'histoire de l'esclavage, 02, pp.17-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culpa de los amos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15, pp.77-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxinomie du métissage en Amérique latine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 305, pp.11-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las Casas et les Noirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Caraïbe, revue Internationale de Sciences Humaines et Sociales ‎ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3, pp.85-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La embajada de Arda en Cartagena de Indias (1657) y la misión de los Capuchinos (1658-1661).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América Negra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 10, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mano de obra negra en las minas del Perú colonial (fines del s. XVI-comienzos del s. XVII): de los principios morales al oportunismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 19 (1), pp.119-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La actitud de la iglesia ante la población negra en el Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista peruana de historia eclesiástica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.219-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Mina de oro&amp;quot; : du conflit luso-castillan aux traités d'Alcaçovas (1479) et de Tordesillas (1494)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 96 (1), pp.117 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hispa.1994.4821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las vistas de un arbitrista sobre la aparición de un hombre nuevo en las Indias occidentales (mitad del siglo XVII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Americanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 50 (1), pp.235-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aeamer.1993.v50.i1.528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Jesuitas y la &amp;quot;Lengua de Angola&amp;quot; en Perú (siglo XVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Indias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 72 (255), pp.527--550. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 53 (198), pp.627-637</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3828/bhs.2012.57⟩</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philantropie abolitionniste chez Alexandre de Humboldt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbuch für Geschichte von Staat, Wirtschaft und Gesellschaft Lateinamerikas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 30 (1), pp.129-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7788/jbla-1993-0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Intégration/exclusion des minorités à la lumière de l'interculturalité, 36, pp.199-211</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genio y semblanza del santo varón limeñio de origen africano (Fray Martin de Porras)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispania sacra : revista de historia eclesiástica de España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 45, pp.556-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du « Prêtre Jean » au Négus d’Abyssinie. La vision espagnole de l’Éthiopie aux XVIe et XVIIe siècles</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El comercio de esclavos en el Cuzco (Segunda mitad del s. XVII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Andina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2, pp.403-446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soldat noir au Pérou (XVIe - XVII siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Époque moderne, 28 (2), pp.87 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/casa.1992.2617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mano de obra negra en las minas del Perú colonial (fines del s. XVI-comienzos del s. XVII): de los principios morales al oportunismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10, pp.7-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jésuites et la pastorale des Noirs en Nouvelle-Espagne (XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ibero-Amerikanisches Archiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 16 (4), pp.524-544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un proyecto de liberalización de la trata de los negros hacia las Indias Occidentales (1778)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suplemento de Anuario de estudios americanos. Sección historiografía y bibliografía (1987-1992)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 47 (1), pp.59-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pathologie rédhibitoire de l'esclavage en milieu urbain : Lima XVIIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbuch für Geschichte von Staat, Wirtschaft und Gesellschaft Lateinamerikas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 26, pp.19-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action pastorale des jésuites auprès de la population noire de Lima (XVIe-XVIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum historicum Societatis Iesu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 58, pp.316-327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des Noirs dans le discours de Felipe Guaman Poma de Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Centre d'études et de recherches caraïbéennes (CERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 4, pp.40-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage des Noirs et des Indiennes au Pérou des XVIe et XVIIe siècles : craintes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 261 (2), pp.183-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marronnage à Lima (1535-1650) : atermoiements et répression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, T. 278/2 (564), pp.293-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et croyance populaire dans Biografía de un cimarrón de M. Barnet ou refus à la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 140 (4), pp.105-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalence du personnage du &amp;quot;Mandingue&amp;quot; en Amérique Latine au : XXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiografia y Bibliografia Americanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 29 (2), pp.99-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage de la monstruosité : la vision de l'Afrique chez Alonso de Sandoval (1627)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 114-1, pp.69--98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.1803⟩</w:t>
+              <w:t xml:space="preserve">, 1984, 86 (1-2), pp.164 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hispa.1984.4525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions et croyances populaires dans Biografía de un cimarrón de M. Barnet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 43, pp.43 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/carav.1984.1683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures administratives espagnoles de la Traite des Noirs vers les Indes Occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'IFAN, Série B, Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 44 (1-2), pp.1-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hommage à François Duban, 31-32, pp.12-37</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affranchissement des esclaves aux Amériques espagnoles : XVIe-XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, T. 268/2 (544), pp.341-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brève synthèse des études consacrées aux Noirs en Espagne aux XVe, XVIe, XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 171, pp.57-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principales structures administratives espagnoles de la traite des Noirs vers les Indes occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 37, pp.51 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/carav.1981.1577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.n.c</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur la vision littéraire du Noir chez quelques écrivains latino-américains du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 2, pp.97-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double marginalité du nègre marron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'IFAN, Série B, Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 42 (4), pp.693-721</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...3155 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13664,105 +13595,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les confréries de Noirs et de Mulâtres à Lima (fin XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13909,51 +13840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04826167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tardieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04823277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04823242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04797165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04782137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04782169v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02962219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01373994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04092039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04089084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02300888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Samouth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mezzapesa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01272528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01372537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01272521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Begue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Lobato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata Indur&#225;in" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01165365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04075906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01666982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01374011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04089033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/2920" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04010803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04010805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04047464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03984674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rcha.81382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03986269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03984670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03986023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.202.0467" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2019.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/revistaira.201802.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.3882" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01374034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2012.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bhs.2012.57" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02340767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.1803" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166186v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.59309" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2008.v65.i2.115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166198v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2007.4293" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913114v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04018801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2006.4201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01910820v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2005.v62.i1.71" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009684v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hs.2004.v56.i113.149" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04018811v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009665v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2003.5161" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058689v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058697v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058774v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100481v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04047460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.1994.4821" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.1993.v50.i1.528" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100464v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/jbla-1993-0107" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066033v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065769v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1992.2617" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04092719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059349v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04104384v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059009v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037527v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.1984.4525" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050007v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.1984.1683" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050032v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049996v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.1981.1577" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065665v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066353v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04826167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tardieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04823277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04823242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04797165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04782137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04782169v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02962219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01373994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04092039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04089084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02300888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Samouth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mezzapesa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01272528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01372537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01272521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Begue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Lobato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata Indur&#225;in" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01165365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04075906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01666982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01374011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04089033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/2920" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04010803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04010805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04047464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03984674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rcha.81382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03986269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03984670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03986023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.202.0467" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2019.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/revistaira.201802.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.3882" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01374034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2012.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bhs.2012.57" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02340767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.1803" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166186v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.59309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2008.v65.i2.115" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2007.4293" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913114v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04018801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2006.4201" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01910820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040967v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2005.v62.i1.71" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hs.2004.v56.i113.149" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04018811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2003.5161" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088857v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058697v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058774v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100481v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04047460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.1994.4821" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.1993.v50.i1.528" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/jbla-1993-0107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066091v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066033v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1992.2617" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065693v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04092719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04104384v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.1984.4525" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.1984.1683" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050052v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058823v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049996v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.1981.1577" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066302v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065665v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066353v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>