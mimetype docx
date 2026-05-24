--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -100,1200 +100,1200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mano de obra esclavizada y esquemas económicos jesuíticos en las Indias occidentales Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Église catholique et l'esclavage moderne dans les Amériques" Siècles, XVI-XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Mexico, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs des maîtres et contre-pouvoirs des Africains esclavisés aux Amériques espagnoles coloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles nature(s) et culture(s) au miroir des pouvoirs et contre-pouvoirs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, Dec 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Icare noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards comparatistes sur les imaginaires non-dominants en Afrique et dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affranchissement des marrons des Caraïbes réfugiés en territoire espagnol”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diaspora et mobilités : perspectives critiques actuelles. Afrique, Amérique-Caraïbe, Europe, Asie (XVe—XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Nov 2023, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam et vocabulaire arabe dans les dictionnaires de Covarrubias (1611) et de l’Académie espagnole (1726).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ypologies de l’islam occidental dans les encyclopédies, les dictionnaires et les lexiques européens aux XVIIIe et XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Littératures, Imaginaires et Sociétés (LIS), Université de Lorraine; Laboratoire Histoires et Cultures de l'Antiquité au Moyen Âge (Hiscant-MA), Université de Lorraine, Mar 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Mexico, Mexico</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los jesuitas extranjeros en Hispanoamérica colonial. Algunos elementos de contextualización</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jesuitas extranjeros en Hispanoamérica durante la vigencia del real patronato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Littératures, Imaginaires et Sociétés (LIS), Université de Lorraine; Laboratoire Histoires et Cultures de l'Antiquité au Moyen Âge (Hiscant-MA), Université de Lorraine, Mar 2023, Nancy, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction identitaire des marrons de Saint-Domingue au ‘maniel’ de Bahoruco (Santo Domingo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire autobiographique, récit de vie et transmission en contexte insulaire, interculturel et post-colonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Madrid, España</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des religions « palenqueras » d’origine africaine aux Amériques latines coloniales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires et Survivances de la traite négrière transatlantique en Afrique, en Amérique, en Europe, dans les antilles et Caraïbes et autres territoires des Océans Atlantique et Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Culturel Africain, Oct 2022, Ouidah, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Oct 2022, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del negro en la &amp;quot;parôdia&amp;quot; de las &amp;lt;i&amp;gt;Tradiciones peruanas&amp;lt;/i&amp;gt; de Ricardo Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noveno Congreso Internacional de Peruanistas en el Extranjero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociacion Intercional de Peruanistas; Université Bordeaux Montaigne, Nov 2018, Bordeaux, Francia. pp.179-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Culturel Africain, Oct 2022, Ouidah, Bénin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acerca de los sustratos africanos en las prácticas cristianas de los negros en las Américas españolas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V congreso internacional Escrituras silenciadas. Heterodoxia y disidenias en la peninsula ibérica y América</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Alcala de Henares, Espagne, May 2017, Toledo, España. pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Asociacion Intercional de Peruanistas; Université Bordeaux Montaigne, Nov 2018, Bordeaux, Francia. pp.179-201</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés noires colombiennes : de la révolte à l’affirmation civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intégration/exclusion des minorités à la lumière de l’interculturalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORACLE (Université de La Réunion), Apr 2009, Saint-Denis, La Réunion. pp.197-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Alcala de Henares, Espagne, May 2017, Toledo, España. pp.97-112</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lucha por la dignidad del hombre negro en el Perú del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International sur l’Indépendence du Pérou, Instituto Rivaa Agüero, Pontificia Universidad Católica del Perú</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ORACLE (Université de La Réunion), Apr 2009, Saint-Denis, La Réunion. pp.197-212</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quién era Juan Garrido ?’ » [Le Noir qui a semé du blé pour la première fois en Amérique en 1520]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International des Américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lima, Perú</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De las diferentes formas de resistencia del esclavo en las Indias occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciclo 2008-2009 de conferencias. Ciudad y territorio en Andalucía y América : prácticas, procesos y representaciones, Escuela de Estudios Hispano-Americanos, Consejo Superior de Investigaciones Científicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Séville, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, México, México</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés noires colombiennes : de la création à l’affirmation civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L’intégration/exclusion des minorités à la lumière de l’interculturalité" 2ème partie, en Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Saint-Denis, La Réunion. pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Séville, España</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los negros de Hispanoamérica en la visión predestinacionista del inglés Thomas Gage (1648)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Culturas y escrituras entre siglos ‘del siglo XVI al XXI) : épocas de transición</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saint-Denis, Reunión. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saint-Denis, Reunión. pp.n.c</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El estudio de la población de origen africano en los países andino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international '100 años de estudios afroamericanos, Evaluación y prospectivas'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Tepoztlan, México. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166572v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01166573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzamiento de negros en México y tradiciones africanas (1612)</w:t>
               </w:r>
@@ -1374,1854 +1374,1854 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cession de Santo Domingo à Toussaint Louverture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Indes savantes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lutte de Vincent Ogé pour la citoyenneté des &amp;quot;gens de couleur&amp;quot; de Saint-Domingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Les Indes savantes, A paraître</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte de Vincent Ogé pour la citoyenneté des &amp;quot;gens de couleur&amp;quot; à Saint-Domingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2023, Recherches Amériques latines, 978-2-14-034024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2023, Recherches Amériques latines, 978-2-14-034024-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;gran complicidad&amp;quot; de los criptojudaizantes de Lima, 1635-1642</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iberoamericana; Vervuert, 87, 2022, Tiempo emulado, 978-84-9192-311-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance identitaire des Africains et des Afro-descendants aux Amériques ibériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 156 p., 2022, 978-2-38444-000-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insurrection des Noirs, Mulâtres et Zambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 152 p., 2022, Recherches Amériques Latines, 978-2-14-025953-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la psychose de l'invasion à la &amp;quot;reconquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Generis publishing, 198 p., 2022, 979-8-88676-400-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Iberoamericana; Vervuert, 87, 2022, Tiempo emulado, 978-84-9192-311-4</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biassou, Jean-François, Toussaint Louverture et les &amp;quot;Noirs français&amp;quot; de Saint-Domingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 222 p., 2021, Recherches Amériques latines, 978-2-343-22644-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 222 p., 2021, Recherches Amériques latines, 978-2-343-22644-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los jesuitas y los negros en las Américas espanolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cedet; Fordfoundation, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los jesuitas y los esclavos en hispanoamérica ss. XVI-XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centro de Desarrollo Étnico, 315 p., 2020, Mano negra, 978-612-46959-8-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Cedet; Fordfoundation, 2020</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andresote, le dessein d'un esclave rebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Indes savantes, 2019, 978-2-84652-511-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Les Indes savantes, 2019, 978-2-84652-511-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Negro Guillermo. Venezuela (1769-1771). Análisis de un discurso represivo del cimarronaje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alfar, 2018, 978-84-7898-780-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Alfar, 2018, 978-84-7898-780-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compra de esclavos por el noviciado jesuitico San Antonio Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cedet, 125 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esclaves et affranchis dans la vice-royauté du Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan, 2017, 978-2-343-13381-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un proyecto de abolición gradual de la esclavitud, José Antonio de Urízar (Santo Domingo, 1795)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorial Pliegos, 257, 164 p., 2017, Colección Pliegos de ensayo, 978-84-946301-4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistencia de los negros en el virreinato de México (siglos XVI-XVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iberoamericana vervuert, 55, pp.310, 2017, Tiempo emulado. Historia de América y España, 978-84-8489-471-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités en contextes pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Samouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mezzapesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de La Réunion. L'Harmattan, 300 p., 2017, Inter-national, 978-2-343-11172-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Rolland</w:t>
+                <w:t xml:space="preserve">hal-01623509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les penseurs ibériques et l'esclavage des noirs (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2016, 9782343085067</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impressions du Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Persée, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire du Dragon (1792-1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 199 p., 2016, Recherches Amériques latines, 9782343072302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culturas y escrituras entre siglos (del XVI al XXI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luisa Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issa Kanté</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mata Induráin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Université de La Réunion. L'Harmattan, 300 p., 2017, Inter-national, 978-2-343-11172-8</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Servicio de Publicaciones de la Universidad de Navarra, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cedet, 125 p., 2017</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistencia de los negros en la Venezuela colonial: representaciones y planteamientos semiológicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iberoamericana; Vervuert, 31, 2013, Tiempo emulado, 9788484897873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 199 p., 2016, Recherches Amériques latines, 9782343072302</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Esclavos de los Jesuitas del Río de la Plata (Paraguay), 1767 Historia de una dramática regresión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Académica Española, 2012, 9783848463350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions Persée, 2016</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los esclavos de la provincia jesuitica del Paraguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Académica Española, 159 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2016, 9782343085067</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léxico antológico de la esclavitud de los negros en Hispanoamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Pliegos, 2011, 978-84-96045-80-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Servicio de Publicaciones de la Universidad de Navarra, 2013</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traite des Noirs entre l'océan Indien et Montevideo (Uruguay): Fin du XVIIIe siècle et début du XIXe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2010, 978-2-296-13042-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Iberoamericana; Vervuert, 31, 2013, Tiempo emulado, 9788484897873</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimarrones de Panamá: la forja de una identidad afroamericana en el siglo XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iberoamericana, 2009, 978-84-8489-456-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editorial Académica Española, 2012, 9783848463350</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimarrones de Panamá. La forja de una identidad afroamericana. S. XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vervuert; Iberoamericana, pp.288, 2009, 978-84-8489-456-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130575v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01166195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El negro en la Real Audiencia de Quito (Ecuador) ss. XVI-XVIII</w:t>
               </w:r>
@@ -4612,1861 +4612,1861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los GTE de Ussel, Neuvic y La Tourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Estrade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El trabajo forzado de los espagñoles en la Francia de Vichy. Los grupos de Trabadojes Extranjeros en Corrèze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia. Centro de estudios de migraciones y exilios de la UNED, pp.164-190, 2016, 978-84-362-7163-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Testimonios : Juan Botargués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Estrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El trabajo forzado de los espagñoles en la Francia de Vichy. Los grupos de Trabadojes Extranjeros en Corrèze (1940-1944)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia. Centro de estudios de migraciones y exilios de la UNED, pp.248-251, 2016, 978-84-362-7163-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La acogida de los refugiados españoles (1937-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Estrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El trabajo forzado de los espagñoles en la Francia de Vichy. Los grupos de Trabadojes Extranjeros en Corrèze (1940-1944)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia. Centro de estudios de migraciones y exilios de la UNED, pp.55-96, 2016, 978-84-362-7163-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testimonios : Carlos Ordeig Fontanals (1913-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Estrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El trabajo forzado de los espagñoles en la Francia de Vichy. Los grupos de Trabadojes Extranjeros en Corrèze (1940-1944)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia. Centro de estudios de migraciones y exilios de la UNED, pp.285-297, 2016, 978-84-362-7163-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia. Centro de estudios de migraciones y exilios de la UNED, pp.164-190, 2016, 978-84-362-7163-8</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirates et esclaves noirs dans les Indes occidentales espagnoles (XVIe - XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Berton-Charrière; Sophie Jorrand; Monique Vénuat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoigner : flibuste, piraterie et autres courses. De la Renaissance aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Presses Universitaires Blaise Pascal, pp.33-56, 2015, Cahiers de l'équipe de recherches sur la Réforme et la Contre-Réforme - CERHAC, 978-2-84516-691-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 11, Presses Universitaires Blaise Pascal, pp.33-56, 2015, Cahiers de l'équipe de recherches sur la Réforme et la Contre-Réforme - CERHAC, 978-2-84516-691-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiología del &amp;quot; silencio &amp;quot; de los jesuitas ante la esclavitud de los Negros en Hispanoamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donato Amado Gonzales; José F Forniés Casals; Paulina Numhauser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escrituras silenciadas. Poder y violencia en la península ibérica y América</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Alcalá, pp.17-27, 2015, 978-84-16133-81-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Alcalá, pp.17-27, 2015, 978-84-16133-81-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los negros de Hispanoamérica en la visión predestinacionista del inglés Thomas Gage (1648)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A Bègue; M. L. Lobato; C. Mata Induràin; J.-P. Tardieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culturas y escrituras entre siglos (del XVI al XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaniones digitales del GRISO; Universidad de Navarra, pp.257-273, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Publicaniones digitales del GRISO; Universidad de Navarra, pp.257-273, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unos aspectos del posabolicionismo en el Peru a través del diario &amp;lt;i&amp;gt;El comercio&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homenaje a José Antonio Del Busto Duthurburu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontificia Universidad Católica del Perú, Fondo Editorial,, pp.1161-1174, 2012, 978-9972-42991-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Pontificia Universidad Católica del Perú, Fondo Editorial,, pp.1161-1174, 2012, 978-9972-42991-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de l'esclavage dans les Amériques espagnoles des XVIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Pétré-Grenouilleau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esclaves : une humanité en sursis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.161-183, 2012, Histoire, 978-2-7535-1798-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.161-183, 2012, Histoire, 978-2-7535-1798-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Undécimo Remedio de Las Casas (1516) au projet de traite des Noirs de 1518</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victorien Lavou Zoungbo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bartolomé de Las Casas face à l'esclavage des Noir-e-s en Amériques-Caraïbes : l'aberration du Onzième Remède, 1516</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-59, 2011, Collection études, 978-2-35412-081-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-59, 2011, Collection études, 978-2-35412-081-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enganche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pétré-Grenouilleau, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des esclavages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse, pp.216--217, 2010, A présent, 9782035837851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Enganche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siete Partidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pétré-Grenouilleau, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des esclavages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larousse, pp.216--217, 2010, A présent, 9782035837851</w:t>
+              <w:t xml:space="preserve">, Larousse, pp.510, 2010, A présent, 9782035837851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Siete Partidas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pétré-Grenouilleau, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des esclavages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larousse, pp.510, 2010, A présent, 9782035837851</w:t>
+              <w:t xml:space="preserve">, Larousse, pp.144--145, 2010, A présent, 9782035837851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pétré-Grenouilleau, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des esclavages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse, pp.308--309, 2010, A présent, 9782035837851</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique coloniale espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pétré-Grenouilleau, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des esclavages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, pp.86--91, 2010, A présent, 9782035837851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits d'esclaves - Amérique hispanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pétré-Grenouilleau, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des esclavages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, 2010, A présent, 9782035837851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cervantes</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coartación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pétré-Grenouilleau, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des esclavages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larousse, pp.144--145, 2010, A présent, 9782035837851</w:t>
+              <w:t xml:space="preserve">, Larousse, pp.154--155, 2010, A présent, 9782035837851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Las Casas</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esclavage des Indiens - Amérique hispanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pétré-Grenouilleau, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des esclavages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larousse, pp.308--309, 2010, A présent, 9782035837851</w:t>
+              <w:t xml:space="preserve">, Larousse, pp.n.c., 2010, A présent, 9782035837851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Larousse, pp.154--155, 2010, A présent, 9782035837851</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Noirs dans la littérature latino-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonells, Jordi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des littératures hispaniques: Espagne et Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Laffont, pp.977--978, 2009, Bouquins, 978-2-221-10141-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Larousse, pp.n.c., 2010, A présent, 9782035837851</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los 'mulatos' de Esmeraldas (s. XVI).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Javier Laviña; Gemma Orobitg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resistencia y territorialidad : culturas indígenas y afroamericanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Barcelona, pp.135-163, 2008, 978-84-475-3354-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, R. Laffont, pp.977--978, 2009, Bouquins, 978-2-221-10141-4</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'évolution de l'esclavage aux Amériques espagnoles (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Cottias; Alessandro Stella; Bernard Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esclavage et dépendances serviles : histoire comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.55-70, 2006, 2-296-01887-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Barcelona, pp.135-163, 2008, 978-84-475-3354-1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La esclavitud de los negros y el plan de Dios : la dialéctica de los jesuitas del virreinato del Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Negro; Manuel M. Marzal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esclavitud, economía y evangelización : las haciendas jesuitas en la América virreinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontificia Universidad Católica del Perú, pp.67-81, 2005, 9789972427220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.55-70, 2006, 2-296-01887-4</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;tyrannie&amp;quot; des curés d'indiens dans la province de Quito selon les &amp;lt;i&amp;gt;Noticias secretas de América&amp;lt;/i&amp;gt; (1747-1748) de Jorge Juan et Antonio de Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Linon-Chipon; Jean-François Guennoc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transhumances divines : Récit de voyage et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Presses de l'Université Paris-Sorbonne, pp.79-93, 2005, Imago Mundi, 2-84050-366-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pontificia Universidad Católica del Perú, pp.67-81, 2005, 9789972427220</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cotopaxi dans la peinture des indiens de Tigua (Équateur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Invention du paysage volcanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.211-225, 2005, Collection volcanique, 2-84516-202-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 9, Presses de l'Université Paris-Sorbonne, pp.79-93, 2005, Imago Mundi, 2-84050-366-2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 'Mozambiques' dans les Amériques espagnoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sudel Fuma. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'Afrique et l'océan indien : actes du colloque international, Saint-Denis-de-la-Réunion, 26-28 mai 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Publieur, pp.113-137, 2005, 978-2-35061-003-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040945v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04010805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les bouches de l'enfer » Représentations du volcanisme andin (XVIe et XVII siècles)</w:t>
               </w:r>
@@ -10082,3516 +10082,3516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestión de los esclavos en la hacienda jesuítica de Tumán (Perú. S. XVII-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summa Historiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El motín de negros bozales en la Rinconada.Veracruz (Nueva España). 1669</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipiélago. Revista Cultural de Nuestra América</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;métempsycose&amp;quot; des esclaves noirs aux Amériques espagnoles (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (356-357), pp.195--209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/outre.2007.4293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La &amp;quot;métempsycose&amp;quot; des esclaves noirs aux Amériques espagnoles (XVIe-XVIIIe siècles)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Noirs et la construction des fortifications aux Indes occidentales espagnoles (XVI e-XVII e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, L'environnement urbain dans les anciennes cités coloniales. Afrique du Sud, océan Indien, Amériques, Asie, 28, pp.179-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimarrôn-Maroon-Marron, note épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 94 (356-357), pp.195--209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/outre.2007.4293⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 94 (350-351), pp.237 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/outre.2006.4201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los inicios del &amp;quot;ministerio de negros&amp;quot; en la provincia jesuítica del Paraguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Americanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aeamer.2005.v62.i1.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consideraciones acerca de la miseria sexual de la esclavitud (Audiencia de Lima-Perú. Siglo XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios Afroamericanos Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.70-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3, pp.70-84</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaciones interétnicas en la zona andina. Época colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista del CESLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.151-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7, pp.151-186</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'aliénation à la reconstruction identitaire du noir : le vœu poétique de Nicomedes Santa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Actes des journées d'étude d'Histoire économique du Mexique : de l'Indépendance à la Révolution, 27, pp.173-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Los inicios del &amp;quot;ministerio de negros&amp;quot; en la provincia jesuítica del Paraguay</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compra de esclavos por el colegio jesuita de San Pablo Lima (1691-1729)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispania sacra : revista de historia eclesiástica de España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (113), pp.269-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/hs.2004.v56.i113.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los esclavos de los jesuitas del Perú en la época de la expulsión (1767)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81, pp.61-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las Casas et le «chemin de Mahomet»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 105 (2), pp.303 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hispa.2003.5161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proyectos de inmigración africana en el Perú (1860-1871)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXVII (1), pp.97-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du requerimento de la Mina do ouro au requerimento du Nouveau Monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 324, pp.97-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la represión del cimarronaje a la represión del tráfico negrero clandestino (1824-1872)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos hispanoamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 641, pp.117-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Bartolomé y Santa Ana : la salud de les afroperuanos en Lima a fines de la colonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín del Instituto Riva-Agüero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29, pp.159-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El esclavo como valor en las Américas españolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iberoamericana. América Latina. España. Portugal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (7), pp.59-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culpa de los amos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 15, pp.77-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traite et esclavage aux Amériques espagnoles. Évolution dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique des Mascareignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Contributions à l'histoire de l'esclavage, 02, pp.17-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxinomie du métissage en Amérique latine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 305, pp.11-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La embajada de Arda en Cartagena de Indias (1657) y la misión de los Capuchinos (1658-1661).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América Negra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 10, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las Casas et les Noirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Caraïbe, revue Internationale de Sciences Humaines et Sociales ‎ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3, pp.85-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mano de obra negra en las minas del Perú colonial (fines del s. XVI-comienzos del s. XVII): de los principios morales al oportunismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 19 (1), pp.119-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La actitud de la iglesia ante la población negra en el Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista peruana de historia eclesiástica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3, pp.219-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Mina de oro&amp;quot; : du conflit luso-castillan aux traités d'Alcaçovas (1479) et de Tordesillas (1494)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 96 (1), pp.117 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hispa.1994.4821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los Jesuitas y la &amp;quot;Lengua de Angola&amp;quot; en Perú (siglo XVII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Indias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 53 (198), pp.627-637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las vistas de un arbitrista sobre la aparición de un hombre nuevo en las Indias occidentales (mitad del siglo XVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anuario de Estudios Americanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/aeamer.2005.v62.i1.71⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 50 (1), pp.235-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aeamer.1993.v50.i1.528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compra de esclavos por el colegio jesuita de San Pablo Lima (1691-1729)</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philantropie abolitionniste chez Alexandre de Humboldt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbuch für Geschichte von Staat, Wirtschaft und Gesellschaft Lateinamerikas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 30 (1), pp.129-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7788/jbla-1993-0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genio y semblanza del santo varón limeñio de origen africano (Fray Martin de Porras)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hispania sacra : revista de historia eclesiástica de España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 56 (113), pp.269-286. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 45, pp.556-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Actes des journées d'étude d'Histoire économique du Mexique : de l'Indépendance à la Révolution, 27, pp.173-183</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El comercio de esclavos en el Cuzco (Segunda mitad del s. XVII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Andina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 2, pp.403-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Los esclavos de los jesuitas del Perú en la época de la expulsión (1767)</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soldat noir au Pérou (XVIe - XVII siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Époque moderne, 28 (2), pp.87 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/casa.1992.2617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mano de obra negra en las minas del Perú colonial (fines del s. XVI-comienzos del s. XVII): de los principios morales al oportunismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10, pp.7-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un proyecto de liberalización de la trata de los negros hacia las Indias Occidentales (1778)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suplemento de Anuario de estudios americanos. Sección historiografía y bibliografía (1987-1992)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 47 (1), pp.59-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jésuites et la pastorale des Noirs en Nouvelle-Espagne (XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ibero-Amerikanisches Archiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 16 (4), pp.524-544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action pastorale des jésuites auprès de la population noire de Lima (XVIe-XVIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum historicum Societatis Iesu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 58, pp.316-327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pathologie rédhibitoire de l'esclavage en milieu urbain : Lima XVIIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbuch für Geschichte von Staat, Wirtschaft und Gesellschaft Lateinamerikas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 26, pp.19-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des Noirs dans le discours de Felipe Guaman Poma de Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Centre d'études et de recherches caraïbéennes (CERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 4, pp.40-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage des Noirs et des Indiennes au Pérou des XVIe et XVIIe siècles : craintes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 261 (2), pp.183-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marronnage à Lima (1535-1650) : atermoiements et répression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, T. 278/2 (564), pp.293-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et croyance populaire dans Biografía de un cimarrón de M. Barnet ou refus à la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 140 (4), pp.105-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalence du personnage du &amp;quot;Mandingue&amp;quot; en Amérique Latine au : XXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiografia y Bibliografia Americanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 29 (2), pp.99-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage de la monstruosité : la vision de l'Afrique chez Alonso de Sandoval (1627)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 86 (1-2), pp.164 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hispa.1984.4525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions et croyances populaires dans Biografía de un cimarrón de M. Barnet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 81, pp.61-109</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1984, 43, pp.43 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/carav.1984.1683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures administratives espagnoles de la Traite des Noirs vers les Indes Occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'IFAN, Série B, Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 44 (1-2), pp.1-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2003, XXVII (1), pp.97-139</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affranchissement des esclaves aux Amériques espagnoles : XVIe-XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, T. 268/2 (544), pp.341-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du requerimento de la Mina do ouro au requerimento du Nouveau Monde.</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brève synthèse des études consacrées aux Noirs en Espagne aux XVe, XVIe, XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 171, pp.57-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principales structures administratives espagnoles de la traite des Noirs vers les Indes occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 37, pp.51 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/carav.1981.1577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double marginalité du nègre marron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'IFAN, Série B, Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 42 (4), pp.693-721</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur la vision littéraire du Noir chez quelques écrivains latino-américains du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 324, pp.97-118</w:t>
+              <w:t xml:space="preserve">, 1980, 2, pp.97-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...2408 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066302v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04065665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13840,51 +13840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04826167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tardieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04823277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04823242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04797165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04782137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04782169v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02962219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01373994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04092039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04089084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02300888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Samouth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mezzapesa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01272528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01372537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01272521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Begue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Lobato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata Indur&#225;in" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01165365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04075906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01666982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01374011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04089033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/2920" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04010803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04010805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04047464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03984674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rcha.81382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03986269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03984670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03986023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.202.0467" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2019.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/revistaira.201802.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.3882" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01374034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2012.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bhs.2012.57" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02340767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.1803" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166186v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.59309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2008.v65.i2.115" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2007.4293" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913114v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04018801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2006.4201" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01910820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040967v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2005.v62.i1.71" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hs.2004.v56.i113.149" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04018811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2003.5161" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088857v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058697v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058774v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100481v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04047460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.1994.4821" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.1993.v50.i1.528" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/jbla-1993-0107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066091v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066033v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1992.2617" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065693v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04092719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04104384v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.1984.4525" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.1984.1683" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050052v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058823v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049996v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.1981.1577" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066302v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065665v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066353v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04823242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tardieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04826167v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04823277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04797165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04782137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04782169v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02962219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01373994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04092039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04089084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02300888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01623509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Samouth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mezzapesa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01272521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01372537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01272528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Begue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Lobato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata Indur&#225;in" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01165365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04036805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04075906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01666982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01531200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01374011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04089033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/2920" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04010803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04010805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04021507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100423v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04047464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066068v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04784747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03984674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rcha.81382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03986269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03984670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03986023v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.202.0467" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03329450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2019.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01884423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/revistaira.201802.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02966436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.3882" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01629469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01275185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01374034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2012.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bhs.2012.57" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02340767v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.1803" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166186v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.59309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2008.v65.i2.115" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2007.4293" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913114v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04018801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/outre.2006.4201" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040975v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2005.v62.i1.71" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01910820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04040967v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04018811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009684v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hs.2004.v56.i113.149" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2003.5161" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04009120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088857v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100481v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04047460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.1994.4821" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053449v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04053959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.1993.v50.i1.528" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04100464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/jbla-1993-0107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066091v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066033v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1992.2617" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065693v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04092719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059349v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04104384v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04059009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04037527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.1984.4525" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.1984.1683" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04050052v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04058823v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04049996v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/carav.1981.1577" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04065665v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04066353v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>