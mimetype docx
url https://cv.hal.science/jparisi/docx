--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -512,807 +512,807 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Bréval et Emma Calvé interprètes de Massenet : une approche du jeu de scène féminin à l'aube du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaëlle Legrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes de l'Opéra-Comique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en scène la Provence : les exemples de Sapho et de Grisélidis de Massenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Branger; Sabine Teulon Lardic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence et Languedoc à l'opéra en France au XIXe siècle : cultures et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSE; Saint-Étienne, pp.353-371, 2017, ‎ 978-2862726939</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massenet, metteur en scène à l'Opéra-Comique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Branger; Agnès Terrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massenet et l'Opéra-Comique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSE, pp.153-181, 2015, 978-2-86272-667-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en scène Cendrillon : d'Albert Carré (1899) à Benjamin Lazar (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Branger; Vincent Giroud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massenet aujourd'hui : héritage et postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSE, pp.253-283, 2014, 978-2-86272-654-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du murmure au cri : dramaturgies et scénographies vocales dans Lulu d'Alban Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Ramaut-Chevassus; Anne Damont-Guillot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire/Chanter : passages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSE, pp.93-109, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge d’or du jeu comique, selon les interprètes-créateurs des Brigands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasio, de Paris à Vienne, itinéraire d’un chef-d’œuvre refusé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°336, pp.119-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidélité et infidélité dans les mises en scène d'opéra, par Jean-Jacques Nattiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue musicale OICRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.180-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04492780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrillon et la Fée électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°327, pp.72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour de force et coup de génie : la création scénique de La Damnation de Faust par Raoul Gunsbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°331, pp.102-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494219v1</w:t>
-              </w:r>
-[...395 lines deleted...]
-                <w:t xml:space="preserve">hal-04494136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1738,234 +1738,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà du rideau... petite histoire du Théâtre du Capitole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal trimestriel du Théâtre du Capitole de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Ministère de la Culture tchèque au camp de concentration : genèse et création de &amp;quot;Brundibár</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brundibár, programme de salle du Théâtre du Capitole de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Rondine&amp;quot; ou le génie de la simplicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rondine, programme de salle du Théâtre du Capitole de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542153v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04542174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Opéra de Quat'Sous&amp;quot;, une fable satirique délicieusement grinçante</w:t>
               </w:r>
@@ -2635,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492725v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492725v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494156v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>