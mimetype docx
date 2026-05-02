--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -238,165 +238,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en scène de la création d’Hamlet d’Ambroise Thomas, expression plastique d’un renouvellement des moyens dramaturgiques sur la scène de l’Opéra de Paris à la fin du Second Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France sous la Deuxième République et sous le Second Empire (1848–1870)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hauptsymposium, Congrès annuel de la Gesellschaft für Musikforschung, Oct 2023, Saarebrücke, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04492725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche en mise en scène : enjeux, sources et méthodologie, à travers l’exemple de la collaboration de Jules Massenet et Albert Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Jules Massenet : actualités musicologiques », séminaire Littératures et arts, XIX-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHRIM, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493807v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04492725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu scénique sur la scène lyrique du tournant des XIXe et XXe siècles : les exemples de Lucienne Bréval et Emma Calvé</w:t>
               </w:r>
@@ -765,173 +765,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du murmure au cri : dramaturgies et scénographies vocales dans Lulu d'Alban Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Ramaut-Chevassus; Anne Damont-Guillot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire/Chanter : passages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSE, pp.93-109, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mettre en scène Cendrillon : d'Albert Carré (1899) à Benjamin Lazar (2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Christophe Branger; Vincent Giroud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Massenet aujourd'hui : héritage et postérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUSE, pp.253-283, 2014, 978-2-86272-654-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494136v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04494156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1154,165 +1154,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04492780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tour de force et coup de génie : la création scénique de La Damnation de Faust par Raoul Gunsbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°331, pp.102-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cendrillon et la Fée électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°327, pp.72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494208v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04494219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1669,303 +1669,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04492837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Rondine&amp;quot; ou le génie de la simplicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rondine, programme de salle du Théâtre du Capitole de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du rideau... petite histoire du Théâtre du Capitole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal trimestriel du Théâtre du Capitole de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Ministère de la Culture tchèque au camp de concentration : genèse et création de &amp;quot;Brundibár</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brundibár, programme de salle du Théâtre du Capitole de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une apothéose du chant français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Prophète, programme de salle du Théâtre du Capitole de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542165v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04542153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Opéra de Quat'Sous&amp;quot;, une fable satirique délicieusement grinçante</w:t>
               </w:r>
@@ -2184,303 +2184,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">7 notices d’œuvres symphoniques : Chabrier &amp;quot;España&amp;quot; ; Dukas &amp;quot;Symphonie en ut majeur&amp;quot; ; Massenet &amp;quot;Première suite d’orchestre&amp;quot;, &amp;quot;Scènes hongroises&amp;quot;, &amp;quot;Scènes de féerie&amp;quot;, &amp;quot;Scènes alsaciennes&amp;quot; ; Saint-Saëns &amp;quot;Concerto pour violon n°3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediabase du Palazzetto Bru Zane, Centre de musique romantique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.12 000 signes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">88 notices d’œuvres lyriques et vocales : Auber &amp;quot;La Barcarolle&amp;quot;, &amp;quot;Manon Lescaut&amp;quot;, &amp;quot;La Part du Diable&amp;quot; ; Bernicat &amp;quot;Les Beignets du roi&amp;quot; ; Bizet &amp;quot;Don Procopio&amp;quot;, &amp;quot;La Jolie fille de Perth&amp;quot; ; Bruneau &amp;quot;Kérim&amp;quot;, &amp;quot;Le Rêve&amp;quot;, L'Attaque du moulin&amp;quot;, &amp;quot;Messidor&amp;quot;, &amp;quot;L'Ouragan&amp;quot;, &amp;quot;Le Jardin du paradis&amp;quot; ; Donizetti &amp;quot;Dom Sebastien&amp;quot;, Dubois &amp;quot;Xavière&amp;quot; ; Erlanger &amp;quot;Kermaria&amp;quot;, &amp;quot;Le Juif polonais&amp;quot;, &amp;quot;Le Fils de l'étoile&amp;quot;, &amp;quot;Aphrodite&amp;quot;, &amp;quot;La Sorcière&amp;quot; ; Fauré &amp;quot;Prométhée&amp;quot;, &amp;quot;Pénélope&amp;quot; ; Hahn &amp;quot;Prométhée triomphant&amp;quot;, &amp;quot;Nausicaa&amp;quot;, &amp;quot;Ciboulette&amp;quot;, &amp;quot;La Reine de Sheba&amp;quot;, &amp;quot;Mozart&amp;quot;, &amp;quot;Le Temps d'aimer&amp;quot;, &amp;quot;Une Revue&amp;quot;, &amp;quot;Malvina&amp;quot; ; Ibert &amp;quot;Angélique&amp;quot;, &amp;quot;Le Roi d'Yvetot&amp;quot; ; d'Indy &amp;quot;Fervaal&amp;quot;, &amp;quot;L’Étranger&amp;quot; ; Leroux &amp;quot;La Montagne enchantée&amp;quot;, &amp;quot;Astarté&amp;quot;, &amp;quot;La Reine Fiammette&amp;quot;, &amp;quot;Le Chemineau&amp;quot;, &amp;quot;Le Carillonneur&amp;quot;, &amp;quot;Théodora&amp;quot; ; Massenet &amp;quot;La Grand'Tante&amp;quot;, Don César de Bazan&amp;quot;, &amp;quot;Le Roi de Lahore&amp;quot;, &amp;quot;Hérodiade&amp;quot;, &amp;quot;Le Cid&amp;quot;, &amp;quot;Esclarmonde&amp;quot;, &amp;quot;Le Portrait de Manon&amp;quot;, &amp;quot;La Navarraise&amp;quot;, &amp;quot;Sapho&amp;quot;, &amp;quot;Cendrillon&amp;quot;, &amp;quot;Grisélidis&amp;quot;, &amp;quot;Le Jongleur de Notre-Dame&amp;quot;, &amp;quot;Chérubin&amp;quot;, &amp;quot;Ariane&amp;quot;, &amp;quot;Bacchus&amp;quot;, &amp;quot;Don Quichotte&amp;quot;, &amp;quot;Roma&amp;quot;, &amp;quot;Panurge&amp;quot;, &amp;quot;Cléopâtre&amp;quot;, &amp;quot;Amadis&amp;quot;, &amp;quot;Marie-Magdeleine&amp;quot;, &amp;quot;Ève&amp;quot;, &amp;quot;La Terre promise&amp;quot;, Massé &amp;quot;Galathée&amp;quot; ; Messager &amp;quot;L'Amour masqué&amp;quot;, &amp;quot;La Basoche&amp;quot;, &amp;quot;Monsieur Beaucaire&amp;quot;, &amp;quot;Véronique&amp;quot;, &amp;quot;Coups de roulis&amp;quot;, &amp;quot;Le Chevalier d'Harmental&amp;quot;, &amp;quot;Isoline&amp;quot; ; Offenbach &amp;quot;La Belle Hélène&amp;quot;, &amp;quot;La Grande Duchesse de Gérolstein&amp;quot;, &amp;quot;La Fille du tambour-major&amp;quot;, &amp;quot;Ba-Ta-Clan&amp;quot;, &amp;quot;Barbe-Bleue&amp;quot;, &amp;quot;Le Docteur Ox&amp;quot;, &amp;quot;La Princesse de Trébizonde&amp;quot;, &amp;quot;L'Île de Tulipatan&amp;quot; ; Paladilhe &amp;quot;Patrie !&amp;quot; ; Pessard &amp;quot;Le Capitaine Fracasse&amp;quot; ; Pierné &amp;quot;La Fille de Tabarin&amp;quot; ; Planquette &amp;quot;Les Cloches de Corneville&amp;quot; ; Puccini &amp;quot;Madame Butterfly&amp;quot;, &amp;quot;Tosca&amp;quot; ; Schmitt &amp;quot;Les Barques&amp;quot; ; Thomas &amp;quot;Le Caïd&amp;quot;, &amp;quot;Le Roman d'Elvire&amp;quot;, &amp;quot;Le Songe d'une nuit d'été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediabase du Palazzetto Bru Zane, Centre de musique romantique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.145 000 signes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">12 notices biographiques : &amp;quot;Alfred Bachelet&amp;quot;, &amp;quot;François Bazin&amp;quot;, &amp;quot;Lucienne Bréval&amp;quot;, &amp;quot;Michele Carafa&amp;quot;, &amp;quot;Albert Carré&amp;quot;, &amp;quot;Marguerite Carré&amp;quot;, &amp;quot;Lucien Fugère&amp;quot;, &amp;quot;Ernest Guiraud&amp;quot;, &amp;quot;Paul Ladmirault&amp;quot;, &amp;quot;Charles Lenepveu&amp;quot;, &amp;quot;Louis Masson&amp;quot;, &amp;quot;Marcel Samuel-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediabase du Palazzetto Bru Zane, Centre de musique romantique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.20 000 signes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04503035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">6 notices d’œuvres chorégraphiques et musiques de scène : Reynaldo Hahn &amp;quot;La Fête chez Thérèse&amp;quot;, &amp;quot;Le Dieu bleu&amp;quot; ; Jules Massenet &amp;quot;Le Carillon&amp;quot;, &amp;quot;Cigale&amp;quot;, &amp;quot;Espada&amp;quot;, &amp;quot;Les Érinnyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Parisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediabase du Palazzetto Bru Zane, Centre de musique romantique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.10 000 signes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541496v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-04503035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2635,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492725v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494156v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494208v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Parisi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494156v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>